--- v0 (2026-05-02)
+++ v1 (2026-06-27)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on soil fungal community structure analysis of typical sand fixation shrubland in the Maowusu Sandland (2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">毛乌素沙地典型固沙灌木林地土壤真菌群落结构分析数据（2016年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1678.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on soil fungal community structure analysis of typical sand fixation shrubland in the Maowusu Sandland (2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.ZDYF.db1678.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1678.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ZDYF.db1678.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">According to Lin Xiangui et al. “Principles and Methods of Soil Microbial Research” combined with the requirements of this project, a unified sampling specification and method were developed for sampling. In the Maowusu sandland, three representative sand-fixing shrublands, Artemisia spp., Salix spp. and Citrus aurantium spp. were selected to be planted in the same year, and three sample plots of 20m×20m were randomly set up in each type of shrubland, with a spacing of 20m between plots, meanwhile, the bare sandland was selected as a control at a distance of less than 20m from the shrubland. Soil samples were taken in August, when plant growth was most vigorous and microbial activities were most active. In each sample plot, five shrubs were randomly selected, and a sterilized soil auger with a diameter of 2.5 cm was used to take the soil under the shrubs and between the shrubs in the depth range of 0-10 cm, and the surface plant litter was removed before collecting the samples. The soil samples collected from each sample site were mixed into one mixed sample (about 1000g) according to the soil samples under shrubs and among shrubs, put into sterile plastic bags, kept in a heat preservation box, and quickly transported back to the experiment station, and the mixed soil samples were sieved through a 2mm sieve to remove the root system and litter. After sieving, each soil sample was immediately stored at -20°C for high-throughput sequencing. </w:t>
+        <w:t xml:space="preserve">  根据林先贵等《土壤微生物研究原理与方法》结合本项目的要求，制定了统一的取样规范和方法进行取样。在毛乌素沙地，选择同年种植，具有代表性的三种固沙灌木林地，沙蒿、沙柳和柠条林地，每种灌木林地中随机设置3个20m×20m的样地，各样地间距为20m，同时，在距离灌木林地小于20m处选择裸沙地作为对照。   选择在植物生长最旺盛和微生物活动最活跃的8月采取土壤样品。在每个样地中，随机选取5株（丛）灌木，使用直径为2.5cm 的灭菌土钻，分别采取灌木下和灌木间0-10cm 深度范围内的土壤，采集样品前去除表层植物枯落物。将每个样地采集的土样按灌木下和灌木间土样混合为一个混合样（约1000g），装入无菌塑料袋，保存于保温箱中，并迅速运回实验站，将混合后的土样过2mm 筛以去除根系和枯落物。过筛后的每个土样立即存储在-20℃条件下，用于高通量测序。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  In the Mao Wusu sandland, three representative sand-fixing shrubland planted in the same year, Artemisia spp., Salix spp. and Citrus aurantium spp. were selected, three sample plots of 20m×20m were randomly set up in each type of shrubland, with the spacing of each sample plot being 20m, and at the same time, bare sandy areas were selected at a distance of less than 20m from the shrubland to serve as a control.</w:t>
+        <w:t xml:space="preserve">  在毛乌素沙地，选择同年种植，具有代表性的三种固沙灌木林地，沙蒿、沙柳和柠条林地，每种灌木林地中随机设置3个20m×20m的样地，各样地间距为20m，同时，在距离灌木林地小于20m处选择裸沙地作为对照。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Soil samples were taken in August, when plant growth is at its peak and microbial activity is most active. In each sample plot, five shrubs were randomly selected, and a sterilized soil auger with a diameter of 2.5 cm was used to take soil samples from 0-10 cm depth under and between shrubs, and the surface plant litter was removed before sample collection. The soil samples collected from each sample site were mixed into one mixed sample (about 1000g) according to the soil samples under shrubs and between shrubs, put into sterile plastic bags, kept in a heat preservation box, and quickly transported back to the experiment station, and the mixed soil samples were sieved through a 2mm sieve to remove the root system and litter. After sieving, each soil sample was immediately stored at -20°C for high-throughput sequencing.</w:t>
+        <w:t xml:space="preserve">  选择在植物生长最旺盛和微生物活动最活跃的8月采取土壤样品。在每个样地中，随机选取5株（丛）灌木，使用直径为2.5cm 的灭菌土钻，分别采取灌木下和灌木间0-10cm 深度范围内的土壤，采集样品前去除表层植物枯落物。将每个样地采集的土样按灌木下和灌木间土样混合为一个混合样（约1000g），装入无菌塑料袋，保存于保温箱中，并迅速运回实验站，将混合后的土样过2mm 筛以去除根系和枯落物。过筛后的每个土样立即存储在-20℃条件下，用于高通量测序。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Ningxia Yanchi Maowusu Sandland Ecosystem National Positional Observatory Research Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宁夏盐池毛乌素沙地生态系统国家定位观测研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Maowusu sandy land, sand fixing shrub forest, soil bacteria</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">毛乌素沙地, 固沙灌木林, 土壤细菌</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Ningxia Yanchi Maowusu Sandland Ecosystem National Positional Observatory Research Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宁夏盐池毛乌素沙地生态系统国家定位观测研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Yuqing,  SUN Yanfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张宇清,  孙延菲 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Yuqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张宇清  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0500900</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0500900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国北方半干旱荒漠区沙漠化防治关键技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Yuqing, SUN Yanfei. Data on soil fungal community structure analysis of typical sand fixation shrubland in the Maowusu Sandland (2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1678.2022.</w:t>
+        <w:t xml:space="preserve">张宇清,孙延菲. 毛乌素沙地典型固沙灌木林地土壤真菌群落结构分析数据（2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1678.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>