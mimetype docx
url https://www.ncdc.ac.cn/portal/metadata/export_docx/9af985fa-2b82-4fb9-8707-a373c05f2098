--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域森林、林地分布数据（2009-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution data of forests and woodlands in the Yellow River Basin in (2009-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution data of forests and woodlands in the Yellow River Basin in (2009-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1932.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1932.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1932.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集统计了黄河流域各省份（河南省、陕西省、山西省、青海省、四川省、甘肃省、宁夏回族自治区、内蒙古自治区）2016年森林、林地分布面积，以万公顷为面积单位统计。   本表为第八次全国森林资源清查（2009-2013年）。</w:t>
+        <w:t xml:space="preserve">This dataset provides statistics on the distribution area of forests and woodlands in various provinces along the Yellow River Basin (Henan Province, Shaanxi Province, Shanxi Province, Qinghai Province, Sichuan Province, Gansu Province, Ningxia Hui Autonomous Region, Inner Mongolia Autonomous Region) in 2016, with the area unit being 10,000 hectares. This table is derived from the Eighth National Forest Resources Inventory (2009-2013). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  国家统计局官网（http://www.stats.gov.cn/tjsj/）， 查询年度数据，在分地区模块以各省份名称为关键词进行查询。</w:t>
+        <w:t xml:space="preserve"> The National Bureau of Statistics official website (http://www.stats.gov.cn/tjsj/) is used to query annual data. In the regional breakdown section, queries are made using the names of various provinces as keywords.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  从国家统计局官网查询，人工收集并记录在Excel中存储。</w:t>
+        <w:t xml:space="preserve"> The data was queried from the official website of the National Bureau of Statistics, manually collected, and stored in Excel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, ensuring a robust data generation process and utilization methods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">25.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:25.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 森林面积, 林地面积</w:t>
+        <w:t xml:space="preserve">Theme:In the Yellow River Basin, the forest area, the forest area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山西省,  河南省,  陕西省,  山东省,  青海省,  四川省,  甘肃省,  宁夏回族自治区,  内蒙古自治区 </w:t>
+        <w:t xml:space="preserve">Place:Shanxi Province,  Henan Province,  Shaanxi Province,  Shandong Province,  Qinghai Province,  Sichuan Province,  Gansu Province,  Ningxia Hui Autonomous Region,  Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域森林、林地分布数据（2009-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1932.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Distribution data of forests and woodlands in the Yellow River Basin in (2009-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1932.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>