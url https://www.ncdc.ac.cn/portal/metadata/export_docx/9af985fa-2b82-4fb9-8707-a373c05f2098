--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution data of forests and woodlands in the Yellow River Basin in (2009-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河流域森林、林地分布数据（2009-2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1932.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution data of forests and woodlands in the Yellow River Basin in (2009-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1932.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1932.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1932.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset provides statistics on the distribution area of forests and woodlands in various provinces along the Yellow River Basin (Henan Province, Shaanxi Province, Shanxi Province, Qinghai Province, Sichuan Province, Gansu Province, Ningxia Hui Autonomous Region, Inner Mongolia Autonomous Region) in 2016, with the area unit being 10,000 hectares. This table is derived from the Eighth National Forest Resources Inventory (2009-2013). </w:t>
+        <w:t xml:space="preserve">  本数据集统计了黄河流域各省份（河南省、陕西省、山西省、青海省、四川省、甘肃省、宁夏回族自治区、内蒙古自治区）2016年森林、林地分布面积，以万公顷为面积单位统计。   本表为第八次全国森林资源清查（2009-2013年）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The National Bureau of Statistics official website (http://www.stats.gov.cn/tjsj/) is used to query annual data. In the regional breakdown section, queries are made using the names of various provinces as keywords.</w:t>
+        <w:t xml:space="preserve">  国家统计局官网（http://www.stats.gov.cn/tjsj/）， 查询年度数据，在分地区模块以各省份名称为关键词进行查询。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data was queried from the official website of the National Bureau of Statistics, manually collected, and stored in Excel.</w:t>
+        <w:t xml:space="preserve">  从国家统计局官网查询，人工收集并记录在Excel中存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, ensuring a robust data generation process and utilization methods. </w:t>
+        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:25.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:In the Yellow River Basin, the forest area, the forest area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域, 森林面积, 林地面积</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shanxi Province,  Henan Province,  Shaanxi Province,  Shandong Province,  Qinghai Province,  Sichuan Province,  Gansu Province,  Ningxia Hui Autonomous Region,  Inner Mongolia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省,  山西省,  河南省,  山东省,  青海省,  四川省,  甘肃省,  宁夏回族自治区,  内蒙古自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Distribution data of forests and woodlands in the Yellow River Basin in (2009-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1932.2022.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域森林、林地分布数据（2009-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1932.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>