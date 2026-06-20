--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">巴丹吉林沙漠包气带地下水氢氧稳定同位素与总氯数据集（1000-2009AD）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of hydrogen and oxygen stable isotopes and total chlorine in groundwater in vadose zone of Badain Jaran Desert (1000-2009ad)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of hydrogen and oxygen stable isotopes and total chlorine in groundwater in vadose zone of Badain Jaran Desert (1000-2009ad)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0029.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0029.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.138</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含两张表：（1）巴丹吉林沙漠包气带剖面水分、离子，（2）巴丹吉林沙漠地下水同位素。主要目的是研究巴丹吉林沙漠地下水的来源和补给量、补给历史。 计算获取的沙丘包气带补给历史时段为21BC-1971AD，数据采集地点巴丹吉林沙漠巴彦淖尔湖和乌兰吉林湖附 量纲（度量单位） “Depth”量纲：m,“Content”量纲：%,“Cl”量纲：mg/L, “S Water”量纲: Kg/m2 , “S Cl”量纲: mg/m2,“δ18O”量纲：‰；“δ2H”量纲：‰；“3H”量纲:TU</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为自主观测，仪器、设备：液态水稳定同位素分析仪(DLT-100)，离子色谱仪(CS-2500), Quantlus 1220液闪仪 方法及过程：包气带样品采样间隔为0.25m,钻孔深度30m,沙洋重量含水率采用烘干法测定，用电子天平称取均匀混合后的样本各50g (±0.1g )置于铝盒中，编号并记录，于105℃环境下恒温12小时，称重后计算重量含水率。氯离子采用溶解离心法提取，水土比为5:1，称取沙洋50g,加入250ml去离子水，搅拌静置12小时后离心获取上层清液，用0.45um水系膜过滤，然后用离子色谱仪测试。稳定同位素样品用0.45um水系膜过滤后用液态水稳定同位素分析仪测试，选取3个标样，每测5个样品后测试一次标样，每个样重复6次，计算数据时剔除不合格的，求后四次平均值获取同位素数值</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1)算法和模型介绍: 依据氯质量平衡和累积原理，计算得到补给历史和补给量。 (2)参考文献: 1.Edmunds, W.M., Darling, W.G., Kinniburgh, D.G., 1988. Solute proﬁle techniques for recharge estimation in semi-arid areas and arid terrain. In: Simmers, I. (Ed.),Estimation of Natural Groundwater Recharge. Reidel, Dordrect, pp. 139–157. 2.Cook, P.G., Edmunds,W.M., Gaye, C.B., 1992. Estimating paleorecharge and paleoclimate from unsaturated zone proﬁles. Water Resources Research 28, 2721–2731.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.原始资料数据精度 δ18O 和δ2H 分别为±0.2‰、±0.6‰，离子浓度的精度为±3%， 3H为0.3TU,年代误差为±20a。 2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 (1)数据生产过程:严格按照实验规范测试数据 (2)方法和标准规范: 依据液态水同位素分析方法及水化学分析方法规范 (3)应用范围: 水文水资源 3.加工后数据精度 在加工生成数据表时，剔除了一些明显误差数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1971/01/01-1971/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1971/01/01-1971/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴丹吉林沙漠巴彦淖尔湖和乌兰吉林湖附近 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">93.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:93.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xls</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">包气带, 总氯数据, 地下水氢氧稳定同位素</w:t>
+        <w:t xml:space="preserve">Theme:Vadose zone, Total chlorine data, Stable isotopes of hydrogen and oxygen in groundwater</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1971</w:t>
+        <w:t xml:space="preserve">Time:1971</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴彦淖尔湖,  巴丹吉林沙漠,  乌兰吉林湖附近 </w:t>
+        <w:t xml:space="preserve">Place:Bayannaoer Lake,  Badain Jaran Desert,  Near wulanjilin Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马金珠 </w:t>
+        <w:t xml:space="preserve">contributors:Ma Jinzhu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马金珠  </w:t>
+        <w:t xml:space="preserve">author:Ma Jinzhu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Ma Jinzhu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲化、荒漠化的驱动机制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马金珠. 巴丹吉林沙漠包气带地下水氢氧稳定同位素与总氯数据集（1000-2009AD）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.138.</w:t>
+        <w:t xml:space="preserve">Ma Jinzhu. Data set of hydrogen and oxygen stable isotopes and total chlorine in groundwater in vadose zone of Badain Jaran Desert (1000-2009ad). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.138.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>