--- v0 (2026-05-05)
+++ v1 (2026-07-31)
@@ -2,753 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reservoirs map of the Heihe river basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域水库分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3754.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Reservoirs map of the Heihe river basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.561</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3754.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.561</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reservoirs refer to artificial water bodies formed in valleys, rivers, or low-lying areas through dams, embankments, sluices, and weirs. They are the main measures used for regulating runoff to change the distribution process of natural water resources and play an important role in social and economic development. The construction of numerous reservoirs in the Heihe River Basin has a significant impact on the utilization of water resources in the region In order to facilitate user mapping needs, we have prepared a distribution map of reservoirs in the Heihe River Basin using topographic maps and remote sensing images. The location and shape of the reservoirs are mainly obtained through manual interpretation based on Google Map images, which basically reflects the current distribution status of reservoirs in the Heihe River Basin before and after 2010 </w:t>
+        <w:t xml:space="preserve">水库是指用坝 、堤、水闸、堰等工程，于山谷、河道或低洼地区形成的人工水域，它是用于径流调节以改变自然水资源分配过程的主要措施，对社会经济发展有重要作用。 黑河流域修建了众多水库，对该地区的水资源利用具有重要的影响。 为了方便用户制图需要，我们利用地形图和遥感影像制备了黑河流域水库分布图，水库位置和形状主要以Google Map图像为基准通过人工解译获得，基本上表现了黑河流域2010年前后的水库分布现状。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Topographic maps and Google Map images</w:t>
+        <w:t xml:space="preserve">地形图和Google Map影像</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual interpretation</w:t>
+        <w:t xml:space="preserve">人工解译</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:802.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">802.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Vector</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +859,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Reservoir, basic geography, Heihe River Basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水库, 基础地理, 黑河流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1477,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Heihe Project Data Management Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Heihe project data management center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe project data management center. Reservoirs map of the Heihe river basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.561.</w:t>
+        <w:t xml:space="preserve">黑河计划数据管理中心. 黑河流域水库分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.561.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>