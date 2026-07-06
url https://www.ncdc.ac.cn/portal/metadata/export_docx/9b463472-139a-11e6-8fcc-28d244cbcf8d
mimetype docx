--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原索南达杰(China02)多年冻土活动层数据（1999-2006年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi-year permafrost active layer data of Sonam Dajie, Qinghai-Tibet Plateau, 1999-2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi-year permafrost active layer data of Sonam Dajie, Qinghai-Tibet Plateau, 1999-2006</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/golmud.006.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/golmud.006.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.golmud.2020.63</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原索南达杰(China02)多年冻土活动层数据（1999-2006年）是1999年至2006年间通过对在青藏高原索南达杰地区冻土活动层布设的观测探头观测所得的数据集。其中，SOIL T为土壤温度、单位为摄氏度（℃）；WATER为土壤水分、单位为（/cm^3）。本数据的提供单位是中科院寒旱所冰冻圈科学国家重点实验室、由青藏高原冰冻圈观测试验研究站提供。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动观测</w:t>
+        <w:t xml:space="preserve">Automatic observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve">Original data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责、数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/08/01-2006/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/08/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省、可可西里、所南达杰 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Province, Hoh Xil, suonan Dajie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4500.0m-</w:t>
+        <w:t xml:space="preserve">altitude:4500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">35.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:35.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冻土, 多年冻土, 冻土活动层</w:t>
+        <w:t xml:space="preserve">Theme:Permafrost, permafrost, permafrost active layer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2000 2001 2002 2003 2004 2005 2006</w:t>
+        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003 2004 2005 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">格尔木,  可可西里,  青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Golmud,  Hoh Xil,  Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">phone:09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乔永平,  赵林 </w:t>
+        <w:t xml:space="preserve">contributors:QIAO YongPing,  Zhaolin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史健宗  </w:t>
+        <w:t xml:space="preserve">author:Shi Jian zong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Tonghua , Shi Jian zong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乔永平,赵林. 青藏高原索南达杰(China02)多年冻土活动层数据（1999-2006年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.63.</w:t>
+        <w:t xml:space="preserve">QIAO YongPing, Zhaolin. Multi-year permafrost active layer data of Sonam Dajie, Qinghai-Tibet Plateau, 1999-2006. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.63.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>