--- v0 (2026-05-09)
+++ v1 (2026-09-26)
@@ -100,91 +100,91 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://doi.org/10.57760/sciencedb.16228</w:t>
+        <w:t xml:space="preserve">10.57760/sciencedb.16228</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.16228</w:t>
+        <w:t xml:space="preserve">31253.11.sciencedb.16228</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2111,51 +2111,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙伟伟. 利用中国大陆海岸线 30 年的变化情况大地遥感卫星时间序列分析数据（1990-2019 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.16228.</w:t>
+        <w:t xml:space="preserve">孙伟伟. 利用中国大陆海岸线 30 年的变化情况大地遥感卫星时间序列分析数据（1990-2019 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:31253.11.sciencedb.16228.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2202,53 +2202,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang G, Huang K, Zhu L, Sun W, Chen C, Meng X, Wang L, Ge Y. Spatio-temporal changes in China’s mainland shorelines over 30 years using Landsat time series data (1990–2019)[J]. Earth System Science Data, 2024, 16, (11): 5311-5331. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-5311-2024.</w:t>
+        <w:t xml:space="preserve">Yang G, Huang K, Zhu L, Sun W, Chen C, Meng X, Wang L, Ge Y. Spatio-temporal changes in China’s mainland shorelines over 30 years using Landsat time series data (1990–2019)[J/OL]. Earth System Science Data, 2024, 16(11): 5311-5331. DOI: 10.5194/essd-16-5311-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>