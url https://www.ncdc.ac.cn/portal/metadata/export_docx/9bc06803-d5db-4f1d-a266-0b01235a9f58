--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">xlsx，jpg</w:t>
+        <w:t xml:space="preserve">*.xlsx,*.jpg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1000,51 +1000,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿勒泰站,  天山雪崩站,  黑河站,  甘德站,  错那站 </w:t>
+        <w:t xml:space="preserve">阿勒泰站,  天山雪崩站,  黑河站,  甘德站,  错那站,  东北森林站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>