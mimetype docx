--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily sea ice concentration dataset based on FY-3D MWRI Arctic brightness temperature data (2010-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于FY-3D MWRI北极亮度温度数据的每日海冰浓度数据集(2010-2019年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.1594/PANGAEA.945188</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily sea ice concentration dataset based on FY-3D MWRI Arctic brightness temperature data (2010-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB4054.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.1594/PANGAEA.945188</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.PANGAEA.DB4054.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The sea ice concentration dataset (SIC) is derived from the brightness temperature recalibrated by the Microwave Radiation Imager (MWRI) sensor. The MWRI sensor is mounted on China's second-generation sun synchronous meteorological satellites, namely FY-3A, FY-3B, FY-3C, and FY-3D, launched in 2008. Using advanced Arctic radiation and turbulence interaction research involving dynamic connection points, the sea ice (ASI) algorithm is employed to retrieve the SIC dataset. The MWRI-ASI SIC dataset is projected onto a 70 degree polar stereo grid at a spatial resolution of 12.5 kilometers in the North and South Poles. The time coverage of this dataset is from November 12, 2010 to December 31, 2019, with a temporary loss of 23 days in the Arctic and 82 days in the Antarctic. The MWRI-ASI SIC dataset is implemented in TIFF format. The data values have specific meanings: "0-100" represents the percentage of SIC, "-1" represents land, "-2" represents extreme holes, and "NoData" represents missing data. The accuracy of this dataset is evaluated by ship based observation SIC. 8887 and 3882 SIC observation samples were used in the Arctic and Antarctic, respectively. The difference between MWRI SIC and shipborne SIC is concentrated between -20% and 20%, with an overall average absolute deviation of 16.1% in the Arctic and 17.1% in the Antarctic. The characteristics of Arctic and Antarctic sea ice extent obtained from the MWRI-ASI SIC are consistent with the sea ice indices provided by the Norwegian Institute of Meteorology (OSI-SAF) and NASA's National Snow and Ice Data Center (NSIDC) for ocean and sea ice satellite applications. This dataset can be regarded as an important backup for passive microwave products of sea ice concentration or range, used for interdisciplinary research in polar regions and other areas. </w:t>
+        <w:t xml:space="preserve">  该海冰浓度数据集（SIC）源自微波辐射成像仪（MWRI）传感器重新校准的亮度温度。MWRI传感器搭载于2008年发射的中国第二代太阳同步气象卫星，即FY-3A、FY-3B、FY-3C和FY-3D。采用先进的涉及动态连接点的北极辐射与湍流相互作用研究海冰（ASI）算法对SIC数据集进行检索。MWRI-ASI SIC数据集在北极和南极以12.5公里的空间分辨率投射到70度的极地立体网格上。该数据集的时间覆盖范围为2010年11月12日至2019年12月31日，北极暂时损失23天，南极暂时损失82天。MWRI-ASI SIC数据集以TIFF格式实现。数据值具有特定含义：“0-100”表示 SIC 的百分比，“-1”表示土地，“-2”表示极洞，“NoData”表示缺失数据。该数据集的准确性由基于船舶的观测SIC评估。在北极和南极分别使用了8887和3882个SIC观测样本。MWRI SIC和船载SIC之间的差异集中在-20%至20%之间，北极的总体平均绝对偏差分别为16.1%和南极17.1%。从该MWRI-ASI SIC获得的北极和南极海冰范围特征与海洋和海冰卫星应用设施挪威气象研究所（OSI-SAF）和美国宇航局国家冰雪数据中心（NSIDC）提供的海冰指数一致。该数据集可被视为海冰浓度或范围被动微波产品的重要备份，用于极地地区及其他地区的多学科研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The main data source of this dataset is China NSMC（ http://data.nsmc.org.cn ）TB data of FY-3D MWRI sensor provided. Use FY-3D MWRI L1 data, including band data for ascending and descending orbits. The difference between two adjacent orbital periods is 54 minutes. Every day, apart from the polar caves, there are approximately 28 bands covering the polar regions. These data are archived in HDF5 format, including 14 scientific datasets (SDS).     Another data source is TB data from AMSR2 sensors, used to correct the deviation between MWRI and AMSR2 TB data The TB dataset is gridded daily with a spatial resolution of 12.5 kilometers under polar stereo projection.</w:t>
+        <w:t xml:space="preserve">  该数据集的主要数据源是中国NSMC（http://data.nsmc.org.cn）提供的FY-3D MWRI传感器的TB数据。使用FY-3D MWRI L1数据，包括上升和下降轨道的条带数据。两个相邻的轨道周期之间的差异为 54 分钟。每天，除极洞外，大约有28条带覆盖极地地区。这些数据以HDF5格式存档，包括14个科学数据集（SDS）。   另一个数据源是AMSR2传感器的TB数据，用于校正MWRI和AMSR2 TB数据之间的偏差.该TB数据集每天在极地立体投影下以12.5公里的空间分辨率进行网格化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The TB data of FY-3D MWRI sensor is preprocessed into a daily gridded TB dataset, and then corrected to minimize the deviation between MWRI and AMSR2 TB data. SIC is calculated based on the corrected TB dataset using the ASI dynamic connection point algorithm. In addition, the SIC product was validated by comparing it with SIC retrieved from AMSR2 data and Moderate Resolution Imaging Spectroradiometer (MODIS) data.</w:t>
+        <w:t xml:space="preserve">  FY-3D MWRI传感器的TB数据被预处理成每日网格化TB数据集，然后对其进行校正，以尽量减少MWRI和AMSR2 TB数据之间的偏差。SIC是根据基于ASI动态连接点算法的校正TB数据集计算得出的。此外，通过将其与从AMSR2数据和中分辨率成像光谱仪（MODIS）数据中检索到的SIC进行比较，对该SIC产品进行了验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:5.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Antarctic, Arctic, Fengyun III</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极, 风云三号, 海冰浓度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,583 +1591,832 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:PANG Xiaoping,  ZHAO Xi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庞小平,  赵曦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHEN Ying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈莹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  PANG Xiaoping </w:t>
+        <w:t xml:space="preserve">,  庞小平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZHAO Xi </w:t>
+        <w:t xml:space="preserve">,  赵曦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:PANG Xiaoping , ZHAO Xi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庞小平, 赵曦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">PANG Xiaoping, ZHAO Xi. Daily sea ice concentration dataset based on FY-3D MWRI Arctic brightness temperature data (2010-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB4054.2023.</w:t>
+        <w:t xml:space="preserve">庞小平,赵曦. 基于FY-3D MWRI北极亮度温度数据的每日海冰浓度数据集(2010-2019年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.PANGAEA.DB4054.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Ying, Zhao Xi, Pang Xiaoping, Ji Qing. Daily sea ice concentration product based on brightness temperature data of FY-3D MWRI in the Arctic[J]. Big Earth Data, 2022-04-03, 6, (2): 164-178. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1080/20964471.2020.1865623.</w:t>
       </w:r>