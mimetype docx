--- v1 (2026-06-21)
+++ v2 (2026-09-21)
@@ -2394,53 +2394,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Ying, Zhao Xi, Pang Xiaoping, Ji Qing. Daily sea ice concentration product based on brightness temperature data of FY-3D MWRI in the Arctic[J]. Big Earth Data, 2022-04-03, 6, (2): 164-178. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1080/20964471.2020.1865623.</w:t>
+        <w:t xml:space="preserve">Chen Ying, Zhao Xi, Pang Xiaoping, Ji Qing. Daily sea ice concentration product based on brightness temperature data of FY-3D MWRI in the Arctic[J/OL]. Big Earth Data, 2022-04-03, 6(2): 164-178. DOI: 10.1080/20964471.2020.1865623.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>