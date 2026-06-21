--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1991-2000年黄土丘陵沟壑区第三副区罗玉沟流域降水观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of Luoyugou watershed in the third sub-region of Loess Hills and Gullies area from 1991 to 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of Luoyugou watershed in the third sub-region of Loess Hills and Gullies area from 1991 to 2000</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0024.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0024.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1991年-2000年黄土丘陵沟壑区第三副区罗玉沟流域16个雨量站（赵家湾、石山下、吊沟门、马周、师家湾、刘家河、马家山、罗玉沟口、凤凰山、下茹、苏家山、何家湾、赵家河、徐家山、滴水崖、廖家陷）的降水观测数据。采用SM1型普通雨量器、DSJ2虹吸式雨量计和SL-1型自记雨量计进行观测。本数据集包括逐日降水量表、降水量摘录表、时段最大降水量表（1）、逐次洪水降水量观测成果表。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set is the precipitation observation data of 16 rainfall stations (zhaojiawan, shishanxia, diaogoumen, Mazhou, Shijiawan, liujiahe, Majiashan, luoyugoukou, Fenghuangshan, xiaru, sujiashan, Hejiawan, Zhaojiahe, Xujiashan, dishuiya, liaojiazhen) in Luoyugou watershed, the third sub region of Loess Hilly and gully region, from 1991 to 2000. SM1 ordinary rain gauge, dsj2 siphon rain gauge and SL-1 self recording rain gauge were used for observation. This data set includes daily precipitation scale, precipitation extract table, time maximum precipitation table (1) and successive flood precipitation observation results table. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器连续观测；人工定时观测；人工摘录整编数据</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation; manual timing observation; manual data extraction and compilation&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SM1型普通雨量器全年观测，汛期（5～10月）4段制摘录，非汛期2段制摘录；雨量计汛期观测，24段制摘录。雨量计汛前进行仪器校准，观测过程中出现异常值使用普通雨量器观测值插补。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;SM1 ordinary rain gauge is used for annual observation, which is extracted in flood season (from May to October) in 4-stage system, and in non flood season in 2-stage system; in flood season observation of rain gauge, extract is made in 24 segment system. The rain gauge is calibrated before the flood season, and the normal rainfall gauge is used to interpolate the abnormal value in the observation process. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">降水量观测数据严格按照“降水量观测规范”（SL21）的规定进行观测、整理、整编。观测资料按照“四随”要求，随测、随算、随整理、随分析，发现观测的差错和不合理记录，及时进行处理、改正，并备注说明。观测数据整编录入过程中经过四级人工校核（制表、初校、复校、审核），确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The precipitation observation data shall be observed, sorted and compiled in strict accordance with the provisions of "precipitation observation specification" (SL21). Observation data shall be measured, calculated, sorted and analyzed in accordance with the requirements of "four follow-up". Errors and unreasonable records of observation shall be handled and corrected in time, and remarks shall be made. During the compilation and input of observation data, four levels of manual verification (tabulation, primary calibration, re calibration and audit) are carried out to ensure the data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1991/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1991/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市秦州区罗玉沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Luoyugou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1190.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1190.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1895.3m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">年降水量, 日降水量, 时段降水量, 最大降水量, 摘录降水量</w:t>
+        <w:t xml:space="preserve">Theme:Annual precipitation, daily precipitation, period precipitation, maximum precipitation, extracted precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">秦州区,  罗玉沟流域,  天水市,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Qinzhou District,  Luoyugou basin,  Tianshui City,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 1991-2000年黄土丘陵沟壑区第三副区罗玉沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.46.</w:t>
+        <w:t xml:space="preserve">. Precipitation observation data set of Luoyugou watershed in the third sub-region of Loess Hills and Gullies area from 1991 to 2000. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.46.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>