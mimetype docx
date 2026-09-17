--- v0 (2026-05-05)
+++ v1 (2026-09-17)
@@ -2277,51 +2277,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Feiyao Liu, Quangang You, Xian Xue, Fei Peng, Cuihua Huang, Shaoxiu Ma, Jing Pan, Yaofang Shi, Xiaojie Chen. The Stem Sap Flow and Water Sources for Tamarix ramosissima in an Artificial Shelterbelt With a Deep Groundwater Table in Northwest China[J]. , [J]. Frontiers in Plant Science, 2022, 13 Tamarix ramosissima stem sap flow meteorological factors water resources arid region. [J]. [J]. </w:t>
+        <w:t xml:space="preserve">Feiyao Liu, Quangang You, Xian Xue, Fei Peng, Cuihua Huang, Shaoxiu Ma, Jing Pan, Yaofang Shi, Xiaojie Chen. The Stem Sap Flow and Water Sources for Tamarix ramosissima in an Artificial Shelterbelt With a Deep Groundwater Table in Northwest China[J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>