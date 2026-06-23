--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">亚洲季节水稻产量数据集（1995 - 2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Asian Seasonal Rice Yield Dataset (1995-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asian Seasonal Rice Yield Dataset (1995-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.6901968</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6901968</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4057.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于亚洲年度水稻地图，将多源预测因子整合至三个机器学习(ML)模型中，生成1995-2015年期间高空间分辨率(4 km)的季节性水稻产量数据集(AsiaRiceYield4km)。将预测因子分为4类，考虑最全面的水稻生长条件，并基于逆概率加权法确定最优ML模型。结果表明，AsiaRiceYield4km具有较好的季节性水稻产量估算精度(单粒水稻:R2=0.88, RMSE = 920 kg·ha-1;双季稻:R2=0.91, RMSE = 554 kg·ha-1;三粒稻:R2=0.93, RMSE = 588 kg·ha-1)。与SPAM模型相比，亚洲水稻产量4km的R2平均提高了0.20,RMSE平均降低了618 kg·ha-1。特别是，恒定的环境条件，包括经度、纬度、海拔和土壤性质，对水稻产量的估计贡献最大(~ 45%)。在水稻不同生育期，生殖期的预测因子对水稻产量预测的影响大于营养期和全生育期的预测因子。本数据集是一种新型的长期网格化水稻产量数据集，可以填补水稻主要产区高空间分辨率季节性产量产品的不足，促进全球农业可持续发展的相关研究。</w:t>
+        <w:t xml:space="preserve">This dataset is based on the annual rice map of Asia, integrating multiple predictive factors into three machine learning (ML) models to generate a seasonal rice yield dataset with high spatial resolution (4km) from 1995 to 2015 (AsiaRiceEild4km). Classify the predictive factors into four categories, consider the most comprehensive rice growth conditions, and determine the optimal ML model based on the inverse probability weighting method. The results showed that AsiaRiceYield 4km had good accuracy in estimating seasonal rice yield (single grain rice: R2=0.88, RMSE=920 kg · ha-1); Double cropping rice: R2=0.91, RMSE=554 kg · ha-1; Three grain rice: R2=0.93, RMSE=588 kg · ha-1). Compared with the SPAM model, the R2 of 4km rice yield in Asia increased by an average of 0.20, and the RMSE decreased by an average of 618 kg · ha-1. Especially, constant environmental conditions, including longitude, latitude, altitude, and soil properties, contribute the most (~45%) to the estimation of rice yield. At different growth stages of rice, the predictive factors of the reproductive stage have a greater impact on rice yield prediction than those of the nutritional stage and the entire growth stage. This dataset is a new type of long-term gridded rice yield dataset that can fill the gap of high spatial resolution seasonal yield products in major rice producing areas and promote relevant research on global agricultural sustainable development. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过收集综合水稻面积图、1400个行政单位的水稻产量(每个有水稻田的国家的最小行政——规模单位)、叶面积指数信息(来自遥感产品)和水稻产量 生长环境条件(地点、时间、土壤和气候)，估算水稻产量。</w:t>
+        <w:t xml:space="preserve">    By collecting comprehensive rice area maps, rice yields from 1400 administrative units (the minimum administrative scale unit for each country with rice paddies), leaf area index information (from remote sensing products), and rice yield growth environmental conditions (location, time, soil, and climate), rice yields were estimated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于亚洲年度水稻地图，将多源预测因子整合至三个机器学习(ML)模型中，生成1995-2015年期间高空间分辨率(4 km)的季节性水稻产量数据集(AsiaRiceYield4km)。</w:t>
+        <w:t xml:space="preserve">    Based on the annual rice map of Asia, multiple predictive factors were integrated into three machine learning (ML) models to generate a seasonal rice yield dataset with high spatial resolution (4km) from 1995 to 2015 (AsiaRiceHead4km).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1995/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1995/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柬埔寨,中国,印度,印度尼西亚,日本,马来西亚,缅甸,尼泊尔,巴基斯坦,韩国,泰国,菲律宾,越南,孟加拉国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Cambodia, China, India, Indonesia, Japan, Malaysia, Myanmar, Nepal, Pakistan, South Korea, Thailand, Philippines, Vietnam, Bangladesh </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">521.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:521.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">季节性水稻产量, 机器学习, 高分辨率, 亚洲产品</w:t>
+        <w:t xml:space="preserve">Theme:Seasonal rice yield, machine learning, high-resolution, Asian products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柬埔寨,  中国,  印度,  印度尼西亚,  日本,  马来西亚,  缅甸,  尼泊尔,  巴基斯坦,  越南,  孟加拉国,  韩国,  泰国,  菲律宾 </w:t>
+        <w:t xml:space="preserve">Place:Cambodia,  China,  India,  Indonesia,  Japan,  Malaysia,  Myanmar,  Nepal,  Pakistan,  Vietnam,  Bangladesh,  South Korea,  Thailand,  Philippines </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张朝 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Zhao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张朝  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Zhao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Zhao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张朝. 亚洲季节水稻产量数据集（1995 - 2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4057.2023.</w:t>
+        <w:t xml:space="preserve">ZHANG Zhao. Asian Seasonal Rice Yield Dataset (1995-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4057.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wu H, Zhang J, Zhang Z, Han J, Cao J, Zhang L, Luo Y, Mei Q, Xu J, Tao F. AsiaRiceYield4km: seasonal rice yield in Asia from 1995 to 2015[J]. Earth Syst. Sci. Data, 2023-02-14, 15, (2): 791-808. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-791-2023.</w:t>
       </w:r>