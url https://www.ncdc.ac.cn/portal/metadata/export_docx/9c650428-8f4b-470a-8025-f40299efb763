--- v1 (2026-06-23)
+++ v2 (2026-09-22)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asian Seasonal Rice Yield Dataset (1995-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">亚洲季节水稻产量数据集（1995 - 2015年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6901968</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Asian Seasonal Rice Yield Dataset (1995-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4057.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.6901968</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4057.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is based on the annual rice map of Asia, integrating multiple predictive factors into three machine learning (ML) models to generate a seasonal rice yield dataset with high spatial resolution (4km) from 1995 to 2015 (AsiaRiceEild4km). Classify the predictive factors into four categories, consider the most comprehensive rice growth conditions, and determine the optimal ML model based on the inverse probability weighting method. The results showed that AsiaRiceYield 4km had good accuracy in estimating seasonal rice yield (single grain rice: R2=0.88, RMSE=920 kg · ha-1); Double cropping rice: R2=0.91, RMSE=554 kg · ha-1; Three grain rice: R2=0.93, RMSE=588 kg · ha-1). Compared with the SPAM model, the R2 of 4km rice yield in Asia increased by an average of 0.20, and the RMSE decreased by an average of 618 kg · ha-1. Especially, constant environmental conditions, including longitude, latitude, altitude, and soil properties, contribute the most (~45%) to the estimation of rice yield. At different growth stages of rice, the predictive factors of the reproductive stage have a greater impact on rice yield prediction than those of the nutritional stage and the entire growth stage. This dataset is a new type of long-term gridded rice yield dataset that can fill the gap of high spatial resolution seasonal yield products in major rice producing areas and promote relevant research on global agricultural sustainable development. </w:t>
+        <w:t xml:space="preserve">  本数据集基于亚洲年度水稻地图，将多源预测因子整合至三个机器学习(ML)模型中，生成1995-2015年期间高空间分辨率(4 km)的季节性水稻产量数据集(AsiaRiceYield4km)。将预测因子分为4类，考虑最全面的水稻生长条件，并基于逆概率加权法确定最优ML模型。结果表明，AsiaRiceYield4km具有较好的季节性水稻产量估算精度(单粒水稻:R2=0.88, RMSE = 920 kg·ha-1;双季稻:R2=0.91, RMSE = 554 kg·ha-1;三粒稻:R2=0.93, RMSE = 588 kg·ha-1)。与SPAM模型相比，亚洲水稻产量4km的R2平均提高了0.20,RMSE平均降低了618 kg·ha-1。特别是，恒定的环境条件，包括经度、纬度、海拔和土壤性质，对水稻产量的估计贡献最大(~ 45%)。在水稻不同生育期，生殖期的预测因子对水稻产量预测的影响大于营养期和全生育期的预测因子。本数据集是一种新型的长期网格化水稻产量数据集，可以填补水稻主要产区高空间分辨率季节性产量产品的不足，促进全球农业可持续发展的相关研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    By collecting comprehensive rice area maps, rice yields from 1400 administrative units (the minimum administrative scale unit for each country with rice paddies), leaf area index information (from remote sensing products), and rice yield growth environmental conditions (location, time, soil, and climate), rice yields were estimated.</w:t>
+        <w:t xml:space="preserve">  通过收集综合水稻面积图、1400个行政单位的水稻产量(每个有水稻田的国家的最小行政——规模单位)、叶面积指数信息(来自遥感产品)和水稻产量 生长环境条件(地点、时间、土壤和气候)，估算水稻产量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Based on the annual rice map of Asia, multiple predictive factors were integrated into three machine learning (ML) models to generate a seasonal rice yield dataset with high spatial resolution (4km) from 1995 to 2015 (AsiaRiceHead4km).</w:t>
+        <w:t xml:space="preserve">  基于亚洲年度水稻地图，将多源预测因子整合至三个机器学习(ML)模型中，生成1995-2015年期间高空间分辨率(4 km)的季节性水稻产量数据集(AsiaRiceYield4km)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1995/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Cambodia, China, India, Indonesia, Japan, Malaysia, Myanmar, Nepal, Pakistan, South Korea, Thailand, Philippines, Vietnam, Bangladesh </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柬埔寨,中国,印度,印度尼西亚,日本,马来西亚,缅甸,尼泊尔,巴基斯坦,韩国,泰国,菲律宾,越南,孟加拉国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:521.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">521.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">季节</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Seasonal rice yield, machine learning, high-resolution, Asian products</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">季节性水稻产量, 机器学习, 高分辨率, 亚洲产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Cambodia,  China,  India,  Indonesia,  Japan,  Malaysia,  Myanmar,  Nepal,  Pakistan,  Vietnam,  Bangladesh,  South Korea,  Thailand,  Philippines </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柬埔寨,  中国,  印度,  印度尼西亚,  日本,  马来西亚,  缅甸,  尼泊尔,  巴基斯坦,  越南,  孟加拉国,  韩国,  泰国,  菲律宾 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Zhao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张朝 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Zhao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张朝  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Zhao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张朝</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Zhao. Asian Seasonal Rice Yield Dataset (1995-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4057.2023.</w:t>
+        <w:t xml:space="preserve">张朝. 亚洲季节水稻产量数据集（1995 - 2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4057.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu H, Zhang J, Zhang Z, Han J, Cao J, Zhang L, Luo Y, Mei Q, Xu J, Tao F. AsiaRiceYield4km: seasonal rice yield in Asia from 1995 to 2015[J]. Earth Syst. Sci. Data, 2023-02-14, 15, (2): 791-808. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-791-2023.</w:t>
+        <w:t xml:space="preserve">Wu H, Zhang J, Zhang Z, Han J, Cao J, Zhang L, Luo Y, Mei Q, Xu J, Tao F. AsiaRiceYield4km: seasonal rice yield in Asia from 1995 to 2015[J/OL]. Earth Syst. Sci. Data, 2023-02-14, 15(2): 791-808. DOI: 10.5194/essd-15-791-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>