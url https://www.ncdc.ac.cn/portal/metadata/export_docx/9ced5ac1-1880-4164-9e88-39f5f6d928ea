--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阿拉善高原-河西走廊荒漠植物群落生境照片（2017-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Photographs of the habitat of desert plant communities in the Alxa Plateau-Hexi Corridor (2017-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Photographs of the habitat of desert plant communities in the Alxa Plateau-Hexi Corridor (2017-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4083.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4083.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB4083.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集针对阿拉善高原-河西走廊荒漠区干旱气候特点，以我国河西走廊和阿拉善高原为调查核心区，兼顾毗邻马鬃山、祁连山西部山地、甘肃中部干旱区等区域，于2017-2021年，调查了分布在这些区域的灌木荒漠、半灌木-矮半灌木荒漠、矮半乔木荒漠、多汁盐生矮半灌木荒漠、一年生草本荒漠等植被类型。调查的主要植被群系包括：梭梭荒漠、霸王荒漠、盐爪爪荒漠、短舌菊荒漠、猪毛菜荒漠、红砂荒漠、白刺荒漠、柽柳荒漠等。   调查区域分为两个主要片区，其中，阿拉善高原280个调查点、河西走廊荒漠区184个调查点位。本数据集包含有调查现场照片、无人机照片及土壤剖面照片三部分。以调查区内所有荒漠植物群落为对象，采用数码相机对植物群落水平分布和生境特征以及灌木和草本样方进行拍摄，获得生境照片3463张，土壤剖面照片453张。同时，为客观反映该区荒漠植物群落的垂直结构，采用无人机分别在距离地面10 m、30 m、50 m、70 m、90 m米和 110 m的高度对群落进行垂直拍摄，以便于划分植物群落界限和研究植物种群空间分布格局特征。除军事管控区禁飞区外，共获得无人机照片2361幅。</w:t>
+        <w:t xml:space="preserve">This dataset focuses on the arid climate characteristics of the Alxa Plateau Hexi Corridor desert area, with the Hexi Corridor and Alxa Plateau in China as the core areas for investigation. It also takes into account the adjacent areas of Mazong Mountain, the western part of Qilian Mountains, and the central arid area of Gansu. From 2017 to 2021, the shrub desert, semi shrub short semi shrub desert, short semi tree desert, and juicy halophytic short semi shrub desert distributed in these areas were investigated Annual herbaceous desert and other vegetation types. The main vegetation formations surveyed include: Haloxylon ammodendron desert, Bawang desert, Salt Claw claw desert, Short tongued Chrysanthemum desert, Salsola deserts, Red sand desert, White thorn desert, Tamarix desert, etc. The survey area is divided into two main areas, including 280 survey points on the Alxa Plateau and 184 survey points in the desert area of the Hexi Corridor. This dataset includes three parts: survey site photos, drone photos, and soil profile photos. Taking all desert plant communities in the survey area as the object, digital cameras were used to capture the horizontal distribution and habitat characteristics of plant communities, as well as shrubs and herbaceous samples. 3463 habitat photos and 453 soil profile photos were obtained. At the same time, in order to objectively reflect the vertical structure of the desert plant community in the area, unmanned aerial vehicles were used to vertically photograph the community at heights of 10 m, 30 m, 50 m, 70 m, 90 m, and 110 m above the ground, in order to facilitate the division of plant community boundaries and the study of spatial distribution characteristics of plant populations. Except for the military control zone and no fly zone, a total of 2361 drone photos were obtained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主产生。</w:t>
+        <w:t xml:space="preserve">  Autonomously generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  野外采集与数字化加工。</w:t>
+        <w:t xml:space="preserve">  Field collection and digital processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用高像素相机和无人机拍摄，选择光线充足、风力较小的天气，防止拍摄图像迷糊不清。拍摄照片完成后，按要求命名后建立各样地文件夹保持。删除重复照片，并挑选拍摄清晰度较高的照片上传数据库。</w:t>
+        <w:t xml:space="preserve">  Use high pixel cameras and drones to take photos, choose weather with sufficient light and low wind speed to prevent blurred images. After taking photos, name them according to the requirements and create various folders to keep them. Delete duplicate photos and select photos with higher clarity to upload to the database. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阿拉善高原;河西走廊 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Alxa Plateau; Hexi Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">45.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:45.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">JPG</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:JPG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">样方照片, 景观照片, 低空航拍</w:t>
+        <w:t xml:space="preserve">Theme:Sample photos, landscape photos, low altitude aerial photos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿拉善高原,  河西走廊 </w:t>
+        <w:t xml:space="preserve">Place:Alxa Plateau,  Hexi Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李小军,  马全林,  罗维成,  李永华,  冯虎元,  杨昊天 </w:t>
+        <w:t xml:space="preserve">contributors:LI Xiaojun,  ,  ,  ,  ,  Yang Haotian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">连杰  </w:t>
+        <w:t xml:space="preserve">author:LIAN Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Xiaojun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017FY100200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国荒漠主要植物群落调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of main plant communities in Chinese desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李小军,马全林,罗维成,李永华,冯虎元,杨昊天. 阿拉善高原-河西走廊荒漠植物群落生境照片（2017-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4083.2023.</w:t>
+        <w:t xml:space="preserve">LI Xiaojun, , , , , Yang Haotian. Photographs of the habitat of desert plant communities in the Alxa Plateau-Hexi Corridor (2017-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4083.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>