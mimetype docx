--- v0 (2026-05-15)
+++ v1 (2026-08-14)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of susceptibility distribution of rock sliding slopes on both sides of China Pakistan highway in Gaizi River Valley (2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">盖孜河谷中巴公路两侧溜石坡易发性分布数据集（2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.062.2019.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of susceptibility distribution of rock sliding slopes on both sides of China Pakistan highway in Gaizi River Valley (2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1399</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/casnw.062.2019.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1399</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">this dataset contains the GPS point vector data and the raster slope spatial distribution data of the 2 km of the Sino Pakistani highway based on the investigation point simulation. The data of the survey point vector record the GPS longitude and latitude information of the survey site, which is a valuable ground truth data. The research significance and engineering application value. The data of liushipo survey point is in vector SHP format, and longitude and latitude information are recorded in attribute table. The results show that the best format is TIF. ArcGIS, QGIS, envi, ERDAS and other commonly used GIS and remote sensing software can support the data reading and operation. </w:t>
+        <w:t xml:space="preserve">本数据集包含盖孜河谷的溜石坡野外调查GPS点矢量数据和基于调查点模拟得到的中巴公路两侧2公里范围内的溜石坡易发性空间分布栅格数据，其中调查点矢量数据记录了调查点GPS经纬度信息，是珍贵的地面真值数据；而精度可靠的溜石坡空间分布数据同样具有重要的研究意义和工程应用价值。 溜石坡调查点数据为矢量SHP格式，属性表中记录了经度和纬度信息。溜石坡易发性分布数据保存为栅格TIF格式，二者叠加显示最佳。 ArcGIS, QGIS, ENVI, ERDAS等常用的GIS与遥感软件可支持该数据的读取和操作。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil type data are based on FAO soil classification system developed by FAO. The data can be obtained free of charge by the scientific data center of cold and arid regions. The data source in China is 1:1 million soil data from the second national land survey. The regional lithologic map is from the global lithologic vector data produced by Hartmann of Hamburg University. The lithologic map of this lithologic data in the study area was collected by Xinjiang Bureau of Geology and mineral resources since 1992. The data format is ShapeFile file with a scale of 1:1.5 million, and there are numerous data in the glacier area. The survey data of liushipo is an important ground truth data. Professor Zhou GongDan from Chengdu Institute of mountain disasters, Chinese Academy of Sciences, provided the geological disaster survey data of the snowmelt period in 2017.</w:t>
+        <w:t xml:space="preserve">土壤类型数据依据联合国粮农组织制作的FAO土壤分类体系。该数据可由寒区旱区科学数据中心免费获取，中国境内的数据源为第二次全国土地调查的1:100万土壤数据。 区域岩性地图来自汉堡大学的Hartmann等制作的全球岩性矢量数据，这份岩性数据在研究区范围内的岩性图由新疆地质矿产局采集自1992年，数据格式是shapefile文件，比例尺1:150万，在冰川区内无数据。 溜石坡调查数据是重要的地面真值数据（Ground Truth），中科院成都山地灾害研究所周公旦老师提供了2017年融雪期的地质灾害调查数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic observation of manual statistical data by instruments</w:t>
+        <w:t xml:space="preserve">仪器自动观测 人工统计数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quality of data set is controlled by strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Both sides of China Pakistan highway in Gaizi River Valley </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖孜河谷中巴公路两侧 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:22.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIF、SHP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Rolling Stone Slope, China-Pakistan Highway, Gezi River Valley, Gezi River Valley, Machine Learning</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">溜石坡, 中巴公路, 盖孜河谷, 易发性评价, 机器学习</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China Pakistan highway,  Gaizi River Valley,  liushipo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中巴公路,  盖孜河谷,  溜石坡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,531 +1494,773 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HAN Liqin,  AI Minghao,  Tian deyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩立钦,  艾鸣浩,  田德宇 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HAN Liqin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩立钦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  AI Minghao </w:t>
+        <w:t xml:space="preserve">,  艾鸣浩  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LuoLihun </w:t>
+        <w:t xml:space="preserve">,  罗立辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tian deyu </w:t>
+        <w:t xml:space="preserve">,  田德宇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HAN Liqin , Zhang Yaonan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩立钦, 张耀南</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAN Liqin, AI Minghao, Tian deyu. Data set of susceptibility distribution of rock sliding slopes on both sides of China Pakistan highway in Gaizi River Valley (2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1399.</w:t>
+        <w:t xml:space="preserve">韩立钦,艾鸣浩,田德宇. 盖孜河谷中巴公路两侧溜石坡易发性分布数据集（2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1399.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>