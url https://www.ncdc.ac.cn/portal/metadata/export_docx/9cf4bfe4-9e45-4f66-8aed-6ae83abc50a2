--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游覆盖度和生物量观测数据集（2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of coverage and biomass in the middle reaches of Heihe River Basin (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of coverage and biomass in the middle reaches of Heihe River Basin (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3469.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3469.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1628</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包括大满超级站、湿地、沙漠、荒漠和戈壁五个站点植被一个生长周期内的覆盖度数据集以及大满超级站玉米和湿地芦苇两种植被一个生长周期内的生物量数据集。  所有观测数据先手薄记录后整理到Excel表中存储。</w:t>
+        <w:t xml:space="preserve">This data includes the vegetation coverage data set of Daman super station, wetland, desert, desert and Gobi in one growth cycle and the biomass data set of corn and wetland reed in one growth cycle&lt; p&gt; All observation data shall be recorded in the manual first and then sorted into excel table for storage </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测时间自2013年5月19日开始，9月15日结束。   1 覆盖度观测   1.1 观测时间   1.1.1 超级站：观测时间段2013年5月20日-9月15日，7月31日以前每5天观测一次，7月31后每10天观测一次，共做了18次观测，具体观测时间如下；   超级站：2013-5-20、2013-5-25、2013-5-30、2013-6-5、2013-6-10、2013-6-16、2013-6-22、2013-6-27、2013-7-2、2013-7-7、2013-7-12、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15   1.1.2 其它四个站：观测时间段2013年5月20日-9月15日，每10天观测一次，共做了12次观测，具体观测时间如下；   其它四个站：2013-5-20、2013-6-5、2013-6-16、2013-6-27、2013-7-7、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15   2 生物量观测   2.1 观测时间   2.1.1 玉米：观测时间段2013年5月20日-9月15日， 7月31日以前每5天观测一次，7月31后每10天观测一次，共做了18次观测，具体观测时间如下；   玉米：2013-5-20、2013-5-25、2013-5-30、2013-6-5、2013-6-10、2013-6-16、2013-6-22、2013-6-27、2013-7-2、2013-7-7、2013-7-12、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15   2.1.2 芦苇：观测时间段2013年5月20日-9月15日，每10天观测一次，共做了12次观测，具体观测时间如下；   芦苇：2013-5-20、2013-6-5、2013-6-16、2013-6-27、2013-7-7、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15</w:t>
+        <w:t xml:space="preserve">  The observation time began on May 19, 2013 and ended on September 15, 2013.   1 coverage observation   1.1 observation time   1.1.1 super station: the observation period is from May 20 to September 15, 2013. It is observed every 5 days before July 31 and every 10 days after July 31. A total of 18 observations have been made. The specific observation time is as follows;   Super stations: 2013-5-20, 2013-5-25, 2013-5-30, 2013-6-5, 2013-6-10, 2013-6-16, 2013-6-22, 2013-6-27, 2013-7-2, 2013-7-7, 2013-7-12, 2013-7-17, 2013-7-27, 2013-8-3, 2013-8-13, 2013-8-25, 2013-9-5, 2013-9-15   1.1.2 other four stations: the observation period is from May 20 to September 15, 2013, once every 10 days, and a total of 12 observations have been made. The specific observation time is as follows   Other four stations: May 20, 2013, June 5, 2013, June 16, 2013, June 27, 2013, July 7, 2013, July 17, 2013, July 27, 2013, August 3, 2013, August 13, 2013, August 25, 2013, September 5, 2013 and September 15, 2013   2 biomass observation   2.1 observation time   2.1.1 corn: the observation period is from May 20 to September 15, 2013. It is observed every 5 days before July 31 and every 10 days after July 31. A total of 18 observations have been made. The specific observation time is as follows   Corn: 2013-5-20, 2013-5-25, 2013-5-30, 2013-6-5, 2013-6-10, 2013-6-16, 2013-6-22, 2013-6-27, 2013-7-2, 2013-7-7, 2013-7-12, 2013-7-17, 2013-7-27, 2013-8-3, 2013-8-13, 2013-8-25, 2013-9-5, 2013-9-15   2.1.2 Reed: the observation period is from May 20 to September 15, 2013, once every 10 days, and a total of 12 observations have been made. The specific observation time is as follows   Reed: 2013-5-20, 2013-6-5, 2013-6-16, 2013-6-27, 2013-7-7, 2013-7-17, 2013-7-27, 2013-8-3, 2013-8-13, 2013-8-25, 2013-9-5, 2013-9-15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1 覆盖度观测   1.2 观测方法   1.2.1 测量仪器与原理：   采用数码相机拍照的方法测量，将数码相机置于简易支撑杆前端的仪器平台，保持拍摄的竖直向下，远程控制相机测量数据。观测架可以用来改变相机的拍摄高度，面向不同类型植被实现有针对性的测量。   1.2.2 样方的设计   超级站：共取3块样地，每块样地样方大小10×10米，每样地每次测量时沿两条对角线依次拍照，共取9-10张照片；湿地站：共取2块样地，每块样地样方大小10×10米，每样地每次测量拍9-10张照片；其它3个站：选取1块样地，每块样地样方大小10×10米，每样地每次测量拍9-10张照片。   1.2.3 拍摄方法   针对超级站玉米和湿地站芦苇，直接采用观测架观测，保证观测架上的相机距离植被冠层的高度远大于植被冠幅，在方形样方内沿着对角线采样，然后做算术平均。在视场角度不大(&lt;30°)的情况下，视场内包括大于2个整周期的垄行，相片的边长与垄行平行；其它三个站点由于植被比较低矮，直接用相机垂直向下拍照（未使用支架）。   1.2.4 覆盖度计算   覆盖度计算由北京师范大学完成，采用一种自动分类方法，具体见 “建议参考文献”第1条文献。通过RGB颜色空间转换到更容易区分绿色植被的Lab空间，对绿度分量a的直方图进行聚类，分离出绿色植被和非绿色背景2组分，获得单张相片的植被覆盖度。该方法的优点在于其算法简单、易于实现而且自动化程度和精度较高。今后还需要更多的快速、自动、准确的分类方法，最大限度发挥数码相机方法的优势。   2 生物量观测   2.2 观测方法   玉米：选取3块样地，每块样地每次观测选取代表样地平均水平的三株玉米分别称每株玉米的鲜重（地上生物量+地下生物量）和相应的干重（85℃恒温烘干），根据种植的株距和行距计算单位面积玉米的生物量；芦苇：设置2个0.5mÍ0.5m的样方，齐地刈割，分别称取芦苇的鲜重（茎叶）和干重（85℃恒温烘干）。   2.3 观测仪器 天平（精度0.01g）、烘箱。   3 数据的存储   整理了玉米种植结构数据，包括种植的株距、行距，种植时间、灌水时间、除父本时间以及收割时间等相关信息。</w:t>
+        <w:t xml:space="preserve">  1 coverage observation   1.2 observation method   1.2.1 measuring instrument and principle:   The digital camera is used for measurement. The digital camera is placed on the instrument platform at the front end of the simple support rod to keep the shooting vertical downward and remotely control the camera to measure the data. The observation frame can be used to change the shooting height of the camera and realize targeted measurement for different types of vegetation  1.2.2 quadrat design   Super station: a total of 3 sample plots are taken, and the quadrat size of each sample plot is 10 × 10 meters. Take photos along two diagonals during each measurement of each sample plot, and take 9-10 photos in total; Wetland station: a total of 2 sample plots are taken, and the quadrat size of each sample plot is 10 × 10 meters, take 9-10 photos for each measurement; Other 3 stations: select 1 sample plot, and the quadrat size of each sample plot is 10 × 10 meters, take 9-10 photos for each measurement.   1.2.3 shooting method   For the super station corn and wetland station reed, the observation frame is directly used to ensure that the height of the camera on the observation frame from the vegetation canopy is much greater than the vegetation canopy. Samples are taken along the diagonal in the square quadrat, and then arithmetic average is made. Small angle in field of view ( lt; In the case of 30 °), the field of view includes more than 2 full cycle ridges, and the side length of the photo is parallel to the ridges; Due to the low vegetation of the other three stations, the camera is directly used to take pictures vertically downward (without support)   2 biomass observation   2.2 observation method   Corn: three sample plots are selected, and three corn plants representing the average level of each sample plot are selected for each observation. The fresh weight (aboveground biomass + underground biomass) and corresponding dry weight (constant temperature drying at 85 ℃) of each corn plant are respectively weighed. The biomass of corn per unit area is calculated according to the plant spacing and row spacing planted; Reed: set two 0.5m-0.5m quadrats, cut them evenly, and weigh the fresh weight (stem and leaf) and dry weight (drying at 85 ℃)   2.3 observation instrument balance (accuracy: 0.01g) and oven.   3 data storage   The data of maize planting structure were sorted out, including plant spacing, row spacing, planting time, irrigation time, time except male parent and harvesting time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/05/20-2013/09/15</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/05/20-2013/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地面同步观测, 数码相机, 植被覆盖度</w:t>
+        <w:t xml:space="preserve">Theme:Ground synchronous observation, digital camera, vegetation coverage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  湿地,  荒漠,  沙漠,  戈壁,  大满超级站,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  wetland,  desert,  desert,  Gobi,  Daman super station,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游覆盖度和生物量观测数据集（2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1628.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: observation data set of coverage and biomass in the middle reaches of Heihe River Basin (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1628.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">