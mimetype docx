--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of coverage and biomass in the middle reaches of Heihe River Basin (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游覆盖度和生物量观测数据集（2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3469.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of coverage and biomass in the middle reaches of Heihe River Basin (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1628</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3469.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1628</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes the vegetation coverage data set of Daman super station, wetland, desert, desert and Gobi in one growth cycle and the biomass data set of corn and wetland reed in one growth cycle&lt; p&gt; All observation data shall be recorded in the manual first and then sorted into excel table for storage </w:t>
+        <w:t xml:space="preserve">  本数据包括大满超级站、湿地、沙漠、荒漠和戈壁五个站点植被一个生长周期内的覆盖度数据集以及大满超级站玉米和湿地芦苇两种植被一个生长周期内的生物量数据集。  所有观测数据先手薄记录后整理到Excel表中存储。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The observation time began on May 19, 2013 and ended on September 15, 2013.   1 coverage observation   1.1 observation time   1.1.1 super station: the observation period is from May 20 to September 15, 2013. It is observed every 5 days before July 31 and every 10 days after July 31. A total of 18 observations have been made. The specific observation time is as follows;   Super stations: 2013-5-20, 2013-5-25, 2013-5-30, 2013-6-5, 2013-6-10, 2013-6-16, 2013-6-22, 2013-6-27, 2013-7-2, 2013-7-7, 2013-7-12, 2013-7-17, 2013-7-27, 2013-8-3, 2013-8-13, 2013-8-25, 2013-9-5, 2013-9-15   1.1.2 other four stations: the observation period is from May 20 to September 15, 2013, once every 10 days, and a total of 12 observations have been made. The specific observation time is as follows   Other four stations: May 20, 2013, June 5, 2013, June 16, 2013, June 27, 2013, July 7, 2013, July 17, 2013, July 27, 2013, August 3, 2013, August 13, 2013, August 25, 2013, September 5, 2013 and September 15, 2013   2 biomass observation   2.1 observation time   2.1.1 corn: the observation period is from May 20 to September 15, 2013. It is observed every 5 days before July 31 and every 10 days after July 31. A total of 18 observations have been made. The specific observation time is as follows   Corn: 2013-5-20, 2013-5-25, 2013-5-30, 2013-6-5, 2013-6-10, 2013-6-16, 2013-6-22, 2013-6-27, 2013-7-2, 2013-7-7, 2013-7-12, 2013-7-17, 2013-7-27, 2013-8-3, 2013-8-13, 2013-8-25, 2013-9-5, 2013-9-15   2.1.2 Reed: the observation period is from May 20 to September 15, 2013, once every 10 days, and a total of 12 observations have been made. The specific observation time is as follows   Reed: 2013-5-20, 2013-6-5, 2013-6-16, 2013-6-27, 2013-7-7, 2013-7-17, 2013-7-27, 2013-8-3, 2013-8-13, 2013-8-25, 2013-9-5, 2013-9-15</w:t>
+        <w:t xml:space="preserve">  观测时间自2013年5月19日开始，9月15日结束。   1 覆盖度观测   1.1 观测时间   1.1.1 超级站：观测时间段2013年5月20日-9月15日，7月31日以前每5天观测一次，7月31后每10天观测一次，共做了18次观测，具体观测时间如下；   超级站：2013-5-20、2013-5-25、2013-5-30、2013-6-5、2013-6-10、2013-6-16、2013-6-22、2013-6-27、2013-7-2、2013-7-7、2013-7-12、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15   1.1.2 其它四个站：观测时间段2013年5月20日-9月15日，每10天观测一次，共做了12次观测，具体观测时间如下；   其它四个站：2013-5-20、2013-6-5、2013-6-16、2013-6-27、2013-7-7、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15   2 生物量观测   2.1 观测时间   2.1.1 玉米：观测时间段2013年5月20日-9月15日， 7月31日以前每5天观测一次，7月31后每10天观测一次，共做了18次观测，具体观测时间如下；   玉米：2013-5-20、2013-5-25、2013-5-30、2013-6-5、2013-6-10、2013-6-16、2013-6-22、2013-6-27、2013-7-2、2013-7-7、2013-7-12、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15   2.1.2 芦苇：观测时间段2013年5月20日-9月15日，每10天观测一次，共做了12次观测，具体观测时间如下；   芦苇：2013-5-20、2013-6-5、2013-6-16、2013-6-27、2013-7-7、2013-7-17、2013-7-27、2013-8-3、2013-8-13、2013-8-25、2013-9-5、2013-9-15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1 coverage observation   1.2 observation method   1.2.1 measuring instrument and principle:   The digital camera is used for measurement. The digital camera is placed on the instrument platform at the front end of the simple support rod to keep the shooting vertical downward and remotely control the camera to measure the data. The observation frame can be used to change the shooting height of the camera and realize targeted measurement for different types of vegetation  1.2.2 quadrat design   Super station: a total of 3 sample plots are taken, and the quadrat size of each sample plot is 10 × 10 meters. Take photos along two diagonals during each measurement of each sample plot, and take 9-10 photos in total; Wetland station: a total of 2 sample plots are taken, and the quadrat size of each sample plot is 10 × 10 meters, take 9-10 photos for each measurement; Other 3 stations: select 1 sample plot, and the quadrat size of each sample plot is 10 × 10 meters, take 9-10 photos for each measurement.   1.2.3 shooting method   For the super station corn and wetland station reed, the observation frame is directly used to ensure that the height of the camera on the observation frame from the vegetation canopy is much greater than the vegetation canopy. Samples are taken along the diagonal in the square quadrat, and then arithmetic average is made. Small angle in field of view ( lt; In the case of 30 °), the field of view includes more than 2 full cycle ridges, and the side length of the photo is parallel to the ridges; Due to the low vegetation of the other three stations, the camera is directly used to take pictures vertically downward (without support)   2 biomass observation   2.2 observation method   Corn: three sample plots are selected, and three corn plants representing the average level of each sample plot are selected for each observation. The fresh weight (aboveground biomass + underground biomass) and corresponding dry weight (constant temperature drying at 85 ℃) of each corn plant are respectively weighed. The biomass of corn per unit area is calculated according to the plant spacing and row spacing planted; Reed: set two 0.5m-0.5m quadrats, cut them evenly, and weigh the fresh weight (stem and leaf) and dry weight (drying at 85 ℃)   2.3 observation instrument balance (accuracy: 0.01g) and oven.   3 data storage   The data of maize planting structure were sorted out, including plant spacing, row spacing, planting time, irrigation time, time except male parent and harvesting time</w:t>
+        <w:t xml:space="preserve">  1 覆盖度观测   1.2 观测方法   1.2.1 测量仪器与原理：   采用数码相机拍照的方法测量，将数码相机置于简易支撑杆前端的仪器平台，保持拍摄的竖直向下，远程控制相机测量数据。观测架可以用来改变相机的拍摄高度，面向不同类型植被实现有针对性的测量。   1.2.2 样方的设计   超级站：共取3块样地，每块样地样方大小10×10米，每样地每次测量时沿两条对角线依次拍照，共取9-10张照片；湿地站：共取2块样地，每块样地样方大小10×10米，每样地每次测量拍9-10张照片；其它3个站：选取1块样地，每块样地样方大小10×10米，每样地每次测量拍9-10张照片。   1.2.3 拍摄方法   针对超级站玉米和湿地站芦苇，直接采用观测架观测，保证观测架上的相机距离植被冠层的高度远大于植被冠幅，在方形样方内沿着对角线采样，然后做算术平均。在视场角度不大(&lt;30°)的情况下，视场内包括大于2个整周期的垄行，相片的边长与垄行平行；其它三个站点由于植被比较低矮，直接用相机垂直向下拍照（未使用支架）。   1.2.4 覆盖度计算   覆盖度计算由北京师范大学完成，采用一种自动分类方法，具体见 “建议参考文献”第1条文献。通过RGB颜色空间转换到更容易区分绿色植被的Lab空间，对绿度分量a的直方图进行聚类，分离出绿色植被和非绿色背景2组分，获得单张相片的植被覆盖度。该方法的优点在于其算法简单、易于实现而且自动化程度和精度较高。今后还需要更多的快速、自动、准确的分类方法，最大限度发挥数码相机方法的优势。   2 生物量观测   2.2 观测方法   玉米：选取3块样地，每块样地每次观测选取代表样地平均水平的三株玉米分别称每株玉米的鲜重（地上生物量+地下生物量）和相应的干重（85℃恒温烘干），根据种植的株距和行距计算单位面积玉米的生物量；芦苇：设置2个0.5mÍ0.5m的样方，齐地刈割，分别称取芦苇的鲜重（茎叶）和干重（85℃恒温烘干）。   2.3 观测仪器 天平（精度0.01g）、烘箱。   3 数据的存储   整理了玉米种植结构数据，包括种植的株距、行距，种植时间、灌水时间、除父本时间以及收割时间等相关信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/05/20-2013/09/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/05/20-2013/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ground synchronous observation, digital camera, vegetation coverage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地面同步观测, 数码相机, 植被覆盖度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  wetland,  desert,  desert,  Gobi,  Daman super station,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  湿地,  荒漠,  沙漠,  戈壁,  大满超级站,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: observation data set of coverage and biomass in the middle reaches of Heihe River Basin (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1628.</w:t>
+        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游覆盖度和生物量观测数据集（2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1628.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>