--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冰状雪赛道制作试验结果数据集（2020-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Ice shaped snow track production test results dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ice shaped snow track production test results dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.t-snow.db2889.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.t-snow.db2889.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.T-SNOW.DB2889.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为在我国冰雪赛事保障技术较为薄弱的背景下，为攻克高山滑雪的冰状雪赛道制作技术，试验团队与哈尔滨亚布力训练基地和密苑云顶滑雪公园，进行冰状雪雪赛道制作试验。数据内容包括试验气象数据，水压时长方案组合，以及赛道制作试验结果（密度、硬度、含水量、雪粒径、雪比表面积等物理参数数据）。我国进行冰状雪制作试验尚属首次，制作数据也为首次获得，将为高质量滑雪赛道研究提供数据支撑，推动我国冰雪产业高质量发展。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  冰状雪赛道制作流程分为人工造雪、赛道压实、注水制作以及冰状雪赛道物理特性检测四个步骤。通过造雪机造雪，约3-7天完成了90 -100 cm的初始赛道制作，雪场雪道均为100 m长、30 m宽。后续通过压雪车对赛道进行压实试验过程中，发现压雪车压力传导局限于20-30 cm，因此采用间隔20cm分层制作赛道的方法。之后采用Steinbach-Alpin注水棒开展注水试验，水平移动距离约为10 cm。注水完成后经24 h静置冻结，再开展赛道物理性质的最终检测。   分别按不同水压和时长方案组合对密度、硬度、含水量、雪粒径、雪比表面积等物理参数进行检测。硬度通过冰雪硬度测量仪观测，该仪器通过电机带动精密滚珠丝杠驱动探头打入冰状雪赛道内部，并通过力传感器读取探头受到的反作用力的大小，从而测量雪层的连续硬度变化。为提高精度，采用静重式力标准机进行校正，并根据现场的温度校正零点漂移现象。   赛道密度检测采用重量-体积法。雪含水量等通过冰雪密度/含水量测量仪测获取，其原理为根据介电常数变化反演雪含水量。粒径则使用冰雪粒径自动检测仪检测，该设备通过近红外激光漫散射衰变获取雪面粗糙度，而积雪表面的粗糙程度由粒径决定，因此可以反演冰雪粒径变化；为提高检测精度，该设备还采用了低温补偿算法。</w:t>
+        <w:t xml:space="preserve"> The production process of ice snow track includes four steps: artificial snow making, track compaction, water injection production, and physical property testing of ice snow track. Using a snow making machine, the initial track production of 90-100cm was completed in about 3-7 days. The ski slopes are all 100m long and 30m wide. During the subsequent compaction test of the track by the snow roller, it was found that the pressure transmission of the snow roller was limited to 20-30 cm. Therefore, the track was made in layers with an interval of 20cm. Afterwards, a Steinbach Alpin water injection rod was used for water injection testing, with a horizontal movement distance of approximately 10 cm. After the water injection was completed, it was allowed to freeze for 24 hours before conducting final testing of the physical properties of the track.  Detect physical parameters such as density, hardness, moisture content, snow particle size, and snow specific surface area by combining different water pressure and duration schemes. The hardness is observed through an ice and snow hardness measuring instrument, which drives a precision ball screw probe into the interior of the icy snow track through a motor, and reads the magnitude of the reaction force received by the probe through a force sensor to measure the continuous hardness change of the snow layer. To improve accuracy, a static force standard machine is used for calibration, and the zero drift phenomenon is corrected based on the temperature on site.  The track density detection adopts the weight volume method. The moisture content of snow is obtained by measuring the density/moisture content of ice and snow using an ice and snow density/moisture content measuring instrument. The principle is to invert the moisture content of snow based on changes in dielectric constant. The particle size is detected using an automatic ice and snow particle size detector, which obtains the roughness of the snow surface through near-infrared laser diffuse scattering decay. The roughness of the snow surface is determined by the particle size, so it can invert the changes in ice and snow particle size; To improve detection accuracy, the device also adopts a low-temperature compensation algorithm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  最终结果数据为通过观测仪器观测最终试验结果，并将观测结果按照不同天气条件，水压-时长组合分组整理。</w:t>
+        <w:t xml:space="preserve"> The final result data is obtained by observing the final experimental results through observation instruments, and grouping and organizing the observation results according to different weather conditions and water pressure duration combinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  试验人员为中国气象科学研究院专业技术人员，并且经过专业人员培训，观测过程规范，观测数据可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The experimental personnel are professional technical personnel from the Chinese Academy of Meteorological Sciences, who have undergone professional training. The observation process is standardized, the observation data is reliable, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/12/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/12/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">亚布力训练基地,密苑云顶滑雪乐园试验现场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yabuli Training Base and Miyuan Yunding Ski Park Test Site </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">7.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:7.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰状雪, 密苑云顶滑雪乐园, 雪硬度, 高山滑雪, 人工造雪</w:t>
+        <w:t xml:space="preserve">Theme:Ice snow, Miyuan Yunding Ski Park, snow hardness, Alpine skiing, artificial snow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">亚布力训练基地,  密苑云顶滑雪乐园 </w:t>
+        <w:t xml:space="preserve">Place:Yabuli Training Base,  Miyuan Yunding Ski Park </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">田彪 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">田彪  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2020YFF0304400 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">赛事用雪保障关键技术研究与应用示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">田彪. 冰状雪赛道制作试验结果数据集（2020-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.T-SNOW.DB2889.2023.</w:t>
+        <w:t xml:space="preserve">. Ice shaped snow track production test results dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.T-SNOW.DB2889.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>