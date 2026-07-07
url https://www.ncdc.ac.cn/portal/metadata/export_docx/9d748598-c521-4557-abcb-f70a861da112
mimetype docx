--- v0 (2026-05-21)
+++ v1 (2026-07-07)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北干旱区典型区塔里木河流域1：10万土地利用/覆盖数据集(1970、1990、2000、2010年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land use / cover data set of Tarim River Basin in Northwest China (1970, 1990, 2000, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land use / cover data set of Tarim River Basin in Northwest China (1970, 1990, 2000, 2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0020.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0020.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.147</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含了1970年代、1990年代、2000年、2010年塔里木河流域土地利用/覆盖数据。遥感数据处理时以几何纠正后的1：10万栅格地形图为地理基础，对影像进行精纠正，土地覆盖信息提取利用eCongnition软件建立分类规则及分类器，对图像进行分析判读，最终获得土地覆盖类型图。其它时期影像采用与ETM影像匹配的方法进行纠正，土地覆盖信息提取利eCongnition软件建立分类规则及分类器，对图像进行分析判读，最终获得土地覆盖类型图。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土地利用/覆盖提取所采用的遥感数据为Landsat MSS和TM/ETM数据，多光谱数据纠正后的影像采用432波段假彩色合成。</w:t>
+        <w:t xml:space="preserve">LANDSAT MSS and TM / ETM data are used for land use / cover extraction, and 432 band false color synthesis is used for multi spectral data correction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010年代土地覆盖信息提取采用春、夏、秋、冬四季HJ－1数据及同年的TM数据提取。 2005年、2000年、1990年土地覆盖信息提取时，先选择本时段与2010年代时相最近的数据进行影像动态检测生成动态差异影像，然后对动态变化影像进行分类规则和分类器建立，参照地形图和其它相关资料，分类动态差异生态动态变化数据，最后利用动态变化数据恢复重建当期土地覆盖数据。</w:t>
+        <w:t xml:space="preserve">In 2010, HJ-1 data of spring, summer, autumn and winter and TM data of the same year were used to extract land cover information. When extracting the land cover information in 2005, 2000 and 1990, the data of this period and 2010's are selected for dynamic detection to generate dynamic difference image. Then, classification rules and classifiers are established for dynamic change images. Referring to topographic map and other relevant data, dynamic difference ecological dynamic change data are classified. Finally, dynamic change data is used to recover the dynamic difference image Land cover data of the current construction period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.原始资料数据精度 严格按照仪器操作规范进行观测和数据采集，纠正后的图像满足同名像元误差平原地区小于1个像元，山区小于2个像元。</w:t>
+        <w:t xml:space="preserve">1. The accuracy of the original data data is observed and collected in strict accordance with the instrument operation specifications. The corrected image meets the requirements of the same pixel error. The error of plain area is less than 1 pixel, and that of mountain area is less than 2 pixels. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆塔里木河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim River Basin, Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">采用Albers等面积投影。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 土地覆盖, landsat, 1：50万</w:t>
+        <w:t xml:space="preserve">Theme:land use, land cover, landsat, 1: 500000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 1990 2000 2010</w:t>
+        <w:t xml:space="preserve">Time:1970 1990 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木,  新疆塔里木流域 </w:t>
+        <w:t xml:space="preserve">Place:Tarim Basin,  Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,972 +1235,671 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍,  常存 </w:t>
+        <w:t xml:space="preserve">contributors:YanChangzhen,  Changcui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍  </w:t>
+        <w:t xml:space="preserve">author:YanChangzhen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  常存  </w:t>
+        <w:t xml:space="preserve">,  Changcui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , YanChangzhen , Changcui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化特征及其时空格局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">颜长珍,常存. 西北干旱区典型区塔里木河流域1：10万土地利用/覆盖数据集(1970、1990、2000、2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.147.</w:t>
+        <w:t xml:space="preserve">YanChangzhen, Changcui. 1:100000 land use / cover data set of Tarim River Basin in Northwest China (1970, 1990, 2000, 2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.147.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">刘海隆 包安明 %A 陈云浩 %A 史建康 %A. 干旱区不同土地利用类型的时空分形特征研究——以塔里木河干流区域为例[J]. 干旱区地理, 2009, 32, (05): 761-768. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">