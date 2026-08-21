--- v1 (2026-07-07)
+++ v2 (2026-08-21)
@@ -2,928 +2,1137 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land use / cover data set of Tarim River Basin in Northwest China (1970, 1990, 2000, 2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">西北干旱区典型区塔里木河流域1：10万土地利用/覆盖数据集(1970、1990、2000、2010年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0020.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land use / cover data set of Tarim River Basin in Northwest China (1970, 1990, 2000, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.147</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0020.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.147</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据包含了1970年代、1990年代、2000年、2010年塔里木河流域土地利用/覆盖数据。遥感数据处理时以几何纠正后的1：10万栅格地形图为地理基础，对影像进行精纠正，土地覆盖信息提取利用eCongnition软件建立分类规则及分类器，对图像进行分析判读，最终获得土地覆盖类型图。其它时期影像采用与ETM影像匹配的方法进行纠正，土地覆盖信息提取利eCongnition软件建立分类规则及分类器，对图像进行分析判读，最终获得土地覆盖类型图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LANDSAT MSS and TM / ETM data are used for land use / cover extraction, and 432 band false color synthesis is used for multi spectral data correction.</w:t>
+        <w:t xml:space="preserve">土地利用/覆盖提取所采用的遥感数据为Landsat MSS和TM/ETM数据，多光谱数据纠正后的影像采用432波段假彩色合成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In 2010, HJ-1 data of spring, summer, autumn and winter and TM data of the same year were used to extract land cover information. When extracting the land cover information in 2005, 2000 and 1990, the data of this period and 2010's are selected for dynamic detection to generate dynamic difference image. Then, classification rules and classifiers are established for dynamic change images. Referring to topographic map and other relevant data, dynamic difference ecological dynamic change data are classified. Finally, dynamic change data is used to recover the dynamic difference image Land cover data of the current construction period.</w:t>
+        <w:t xml:space="preserve">2010年代土地覆盖信息提取采用春、夏、秋、冬四季HJ－1数据及同年的TM数据提取。 2005年、2000年、1990年土地覆盖信息提取时，先选择本时段与2010年代时相最近的数据进行影像动态检测生成动态差异影像，然后对动态变化影像进行分类规则和分类器建立，参照地形图和其它相关资料，分类动态差异生态动态变化数据，最后利用动态变化数据恢复重建当期土地覆盖数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The accuracy of the original data data is observed and collected in strict accordance with the instrument operation specifications. The corrected image meets the requirements of the same pixel error. The error of plain area is less than 1 pixel, and that of mountain area is less than 2 pixels. </w:t>
+        <w:t xml:space="preserve">1.原始资料数据精度 严格按照仪器操作规范进行观测和数据采集，纠正后的图像满足同名像元误差平原地区小于1个像元，山区小于2个像元。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1970/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tarim River Basin, Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆塔里木河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:10.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">采用Albers等面积投影。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:land use, land cover, landsat, 1: 500000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用, 土地覆盖, landsat, 1：50万</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970 1990 2000 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970 1990 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tarim Basin,  Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔里木,  新疆塔里木流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1166,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1255,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1339,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1428,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,737 +1516,1038 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YanChangzhen,  Changcui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">颜长珍,  常存 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YanChangzhen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">颜长珍  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Changcui </w:t>
+        <w:t xml:space="preserve">,  常存  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , YanChangzhen , Changcui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 颜长珍, 常存</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化特征及其时空格局</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YanChangzhen, Changcui. 1:100000 land use / cover data set of Tarim River Basin in Northwest China (1970, 1990, 2000, 2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.147.</w:t>
+        <w:t xml:space="preserve">颜长珍,常存. 西北干旱区典型区塔里木河流域1：10万土地利用/覆盖数据集(1970、1990、2000、2010年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.147.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘海隆 包安明 %A 陈云浩 %A 史建康 %A. 干旱区不同土地利用类型的时空分形特征研究——以塔里木河干流区域为例[J]. 干旱区地理, 2009, 32, (05): 761-768. </w:t>
+        <w:t xml:space="preserve">刘海隆 包安明%A陈云浩%A史建康%A. 干旱区不同土地利用类型的时空分形特征研究——以塔里木河干流区域为例[J]. 干旱区地理, 2009, 32(05): 761-768.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄莹, 包安明, 陈曦, 刘海隆, 杨光华. 基于绿洲土地利用的区域GDP公里格网化研究[J]. 冰川冻土, 2009, 31, (01): 158-165. </w:t>
+        <w:t xml:space="preserve">黄莹, 包安明, 陈曦, 刘海隆, 杨光华. 基于绿洲土地利用的区域GDP公里格网化研究[J]. 冰川冻土, 2009, 31(01): 158-165.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">白泽龙, 包安明, 赵金, 章毅, 郭春红. 艾比湖流域近40年来土地利用与覆被动态变化研究[J]. 水土保持通报, 2012, 32, (02): 172-177+271. </w:t>
+        <w:t xml:space="preserve">白泽龙, 包安明, 赵金, 章毅, 郭春红. 艾比湖流域近40年来土地利用与覆被动态变化研究[J]. 水土保持通报, 2012, 32(02): 172-177+271.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>