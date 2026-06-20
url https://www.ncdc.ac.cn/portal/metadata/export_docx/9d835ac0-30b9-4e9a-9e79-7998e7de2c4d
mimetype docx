--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005-2015年青藏高原年平均地温（MAGT）和多年冻土热稳定性数据集</w:t>
+        <w:t xml:space="preserve">青藏高原年平均地温（MAGT）和多年冻土热稳定性数据集（2005-2015年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -788,51 +788,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1000</w:t>
+        <w:t xml:space="preserve">1km</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2244,51 +2244,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冉有华. 2005-2015年青藏高原年平均地温（MAGT）和多年冻土热稳定性数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6676.2024.</w:t>
+        <w:t xml:space="preserve">冉有华. 青藏高原年平均地温（MAGT）和多年冻土热稳定性数据集（2005-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6676.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>