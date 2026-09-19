--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -2335,73 +2335,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冉有华, 李新, 程国栋, 南卓铜, 车金星, 盛煜, 吴青柏, 金会军, 罗栋梁, 唐志光, 吴小波. 2005～2015年青藏高原多年冻土稳定性制图[J]. 中国科学:地球科学, 2021, 51, (02): 183-200. </w:t>
+        <w:t xml:space="preserve">冉有华, 李新, 程国栋, 南卓铜, 车金星, 盛煜, 吴青柏, 金会军, 罗栋梁, 唐志光, 吴小波. 2005～2015年青藏高原多年冻土稳定性制图[J]. 中国科学:地球科学, 2021, 51(02): 183-200.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">RAN Youhua, LI Xin, CHENG Guodong, NAN Zhuotong, CHE Jinxing, SHENG Yu, WU Qingbai, JIN Huijun, LUO Dongliang, TANG Zhiguang, WU Xiaobo. Mapping the permafrost stability on the Tibetan Plateau for 2005–2015[J]. Science China(Earth Sciences), 2021, 64, (01): 62-79. </w:t>
+        <w:t xml:space="preserve">RAN Youhua, LI Xin, CHENG Guodong, NAN Zhuotong, CHE Jinxing, SHENG Yu, WU Qingbai, JIN Huijun, LUO Dongliang, TANG Zhiguang, WU Xiaobo. Mapping the permafrost stability on the Tibetan Plateau for 2005–2015[J]. Science China(Earth Sciences), 2021, 64(01): 62-79.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>