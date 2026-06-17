--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hourly observation data from a 10 meter meteorological tower on a grassland at an altitude of 2575 meters in the Dayekou watershed of Qilian Mountains (December 2015 December 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山大野口流域海拔2575米草地10米气象塔小时观测数据（2015.12-2020.12）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.qilian_wrcf.db7083.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hourly observation data from a 10 meter meteorological tower on a grassland at an altitude of 2575 meters in the Dayekou watershed of Qilian Mountains (December 2015 December 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.QILIAN_WRCF.DB7083.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.qilian_wrcf.db7083.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.QILIAN_WRCF.DB7083.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset consists of 1-hour time scale conventional meteorological observation data from a 2575 meter meteorological tower in the Dayekou watershed of the Qilian Mountains from December 2015 to December 2020. The coordinates are N 38 ° 34 ′ 1.3 ″ and E 100 ° 17 ′ 18.3 ″; Altitude: 2575m; observation elements include: temperature (℃) at 2m and 10m, relative humidity (%) and water vapor pressure (Kpa) at 2m and 10m, wind speed (m/s) and direction (°) at 2m and 10m, four component radiation (W/m ^ 2), sunshine hours (h), atmospheric pressure (hpa), precipitation (mm), soil heat flux (W/m ^ 2), surface temperature at 0cm (℃), soil temperature (℃), soil moisture (m ^ 3/m ^ 3), conductivity (dS/m), and soil three parameter sensors are deployed at depths of 10cm, 20cm, 30cm, 40cm, 60cm, and 80cm. The automatic observation of precipitation is normal from May to October every year, but the Qilian Mountains are in the freezing season from November to April of the following year, and precipitation cannot be automatically observed. This data is obtained through 10 minute data collection within 1 hour, where the sunshine hours and rainfall are the sum of the 10 minute data, and the rest are the average values of the 10 minute data. </w:t>
+        <w:t xml:space="preserve">  本数据集为2015年12月至2020年12月祁连山大野口流域海拔2575米气象塔的1小时时间尺度常规气象观测数据，坐标：N 38°34′1.3″，E 100°17′18.3″；海拔：2575m；观测要素包括：2m、10m气温（℃），2m、10相对湿度（%）和水汽压（Kpa），2m、10m风速（m/s）和风向（°），四分量辐射（W/m^2），日照时数（h），大气压（hpa），降水量（mm），土壤热通量(W/m^2),0cm地表温度（℃），土壤温度（℃）、土壤水分（m^3/m^3）、电导率（dS/m），土壤三参传感器布设深度10cm、20cm、30cm、40cm、60cm、80cm。降水量每年5-10月自动观测正常，11月至次年4月祁连山区处于冰冻季节，降水量无法自动观测。该数据由1小时内的10分钟采集数据统计获得，其中日照时数和降雨量为10分钟数据求和，其余均为10分钟数据平均值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Automatic collection; Data collector and sensor models: Campbell CR6 data collector, HMP155 air temperature and humidity sensor, WindSonic two-dimensional ultrasonic wind speed and direction sensor, NR01 four component radiation sensor, SD4 sunshine hours sensor, PTB110 air pressure sensor, TR-525MM tipping bucket rain gauge, SI-111-SS surface infrared temperature sensor (installed in October 2018), CSS655 soil temperature, humidity, and salinity three parameter sensor.</w:t>
+        <w:t xml:space="preserve">  自动采集；数据采集器及传感器型号：数据采集器campbell cr6，空气温湿度传感器HMP155,风速风向传感器WindSonic二维超声风速风向仪，NR01四分量辐射传感器，日照时数传感器SD4，气压传感器PTB110，翻斗式雨量筒TR-525MM，地表红外温度传感器 SI-111-SS(2018年10月安装）,土壤温湿盐三参传感器CSS655。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This data is based on the collected raw measurement data (10 minute data table) and is statistically analyzed after removing outliers. The sunshine hours and precipitation are the sum of 10 minute data within 1 hour, while the rest are the average of 10 minute data within 1 hour. The lack of data in certain time periods is due to equipment malfunctions or after removing outliers.</w:t>
+        <w:t xml:space="preserve">  该数据是基于采集的原始测量数据（10分钟数据表）经过异常值剔除后统计而来，其中，日照时数、降水量为1小时内的10分钟数据求和，其它均为1小时内的10分钟数据平均值。个别时段无数据是因设备故障或剔除异常值后所致。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is obtained by statistical analysis based on the original measurement data after removing outliers, and the data quality is excellent. </w:t>
+        <w:t xml:space="preserve">  数据是基于原始测量数据剔除异常值后统计获得，数据质量优。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/12/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/12/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Meteorological Observation Field of Qilian Mountain Forest Ecological Station in Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃祁连山森林生态站气象观测场 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2575.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2575.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2575.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:12.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1小时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Meteorology, temperature, humidity, air pressure, wind speed, wind direction, soil temperature, soil moisture, soil heat flux, precipitation, radiation, sunshine hours</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象, 气温, 湿度, 气压, 风速, 风向, 土壤温度, 土壤湿度, 土壤热通量, 降水, 辐射, 日照时数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains,  Dayekou </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山,  大野口 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Rongxin,  JING Wenmao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新,  敬文茂 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Rongxin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Rongxin , LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王荣新, 李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2024NCDC005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024NCDC005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山大野口流域高寒山地森林气象观测数据集制备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Rongxin, JING Wenmao. Hourly observation data from a 10 meter meteorological tower on a grassland at an altitude of 2575 meters in the Dayekou watershed of Qilian Mountains (December 2015 December 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.QILIAN_WRCF.DB7083.2026.</w:t>
+        <w:t xml:space="preserve">王荣新,敬文茂. 祁连山大野口流域海拔2575米草地10米气象塔小时观测数据（2015.12-2020.12）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.QILIAN_WRCF.DB7083.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>