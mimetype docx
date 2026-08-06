--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Arctic Land Microplastics Dataset (2005-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北极陆地微塑料数据集（2005-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7137.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Arctic Land Microplastics Dataset (2005-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7137.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7137.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7137.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  北极冰冻圈（如格陵兰冰盖、永久冻土、海冰、积雪）在北极气候变暖，人为污染物的储存和释放中起着重要作用。微塑料颗粒作为一种新兴的人为污染物，目前在全球海洋和陆地环境中普遍存在。本数据包括北极地区的河流、湖泊、积雪、海冰、海水和土壤沉积物中的微塑料丰度、形态、粒径、聚合物类型等数据以及在冰雪、河流和海冰的排放通量。本数据集微塑料的测量以傅里叶变换红外光谱仪（FTIR）和立体显微镜（stereomicroscope）为主。为了了解北极冰冻圈中的微塑料及其与其他环境矩阵的联系，本数据集旨在探讨北极地区微塑料相关研究的当前状况和关键挑战的识别。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data source is research papers on microplastics in the Arctic region published in high-quality international journals such as Environmental Science &amp; Technology, Water Research, Science of The Total Environment, Environmental Research, Environmental Pollution, etc.</w:t>
+        <w:t xml:space="preserve">  数据来源为发表在高质量国际期刊(Environmental Science &amp; Technology、Water Research,Science of The Total Environment、 EnvironmentalResearch、Environmental Pollution等)中的北极地区微塑料研究论文。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset is based on the Web of Science dataset and uses the "Topic" classification retrieval function to search for terms related to the Arctic, microplastics, and microplastic pollution updated in June 2022. Words such as' sea ice ',' snow ',' glaciers', 'lakes', and' rivers' were added to the search to estimate the trend of specific elements.</w:t>
+        <w:t xml:space="preserve">  本数据集基于Web of Science数据集，使用“主题”分类检索功能对北极、微塑料和微塑料污染的术语进行了2022年6月更新的检索。其外在搜索中添加了“海冰”、“雪”、“冰川”、“湖泊”和“河流”等词，以估计特定元素的趋势。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset collects microplastic articles published in the Arctic region from 2004 to 2022, with comprehensive searches, precise search keywords, and wide coverage. </w:t>
+        <w:t xml:space="preserve">  本数据集收集自2004-2022年以来发表的北极地区微塑料文章，检索全面，检索关键词精准，覆盖面广。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2005/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:541.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">541.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Microplastics, cryosphere, sea ice</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">微塑料, 冰冻圈, 海冰</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,661 +1591,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yulan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张玉兰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Yulan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张玉兰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Yulan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张玉兰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608503</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地环境污染物的释放和迁移转化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42071082</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42071082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:None</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 青藏高原典型地区大气与冰川微塑料研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yulan. Arctic Land Microplastics Dataset (2005-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7137.2026.</w:t>
+        <w:t xml:space="preserve">张玉兰. 北极陆地微塑料数据集（2005-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7137.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Yulan, Gao Tanguang, Kang Shichang, Allen Deonie, Wang Zhaoqing, Luo Xi, Yang Ling, Chen Jinlei, Hu Zhaofu, Chen Pengfei, Du Wentao, Allen Steve. Cryosphere as a temporal sink and source of microplastics in the Arctic region[J/OL]. Geoscience Frontiers, 2023, 14, (4):101566. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.gsf.2023.101566.</w:t>
       </w:r>