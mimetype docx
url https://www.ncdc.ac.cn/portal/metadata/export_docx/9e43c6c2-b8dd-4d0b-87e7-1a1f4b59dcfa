--- v1 (2026-08-06)
+++ v2 (2026-09-21)
@@ -2524,53 +2524,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yulan, Gao Tanguang, Kang Shichang, Allen Deonie, Wang Zhaoqing, Luo Xi, Yang Ling, Chen Jinlei, Hu Zhaofu, Chen Pengfei, Du Wentao, Allen Steve. Cryosphere as a temporal sink and source of microplastics in the Arctic region[J/OL]. Geoscience Frontiers, 2023, 14, (4):101566. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.gsf.2023.101566.</w:t>
+        <w:t xml:space="preserve">Zhang Yulan, Gao Tanguang, Kang Shichang, Allen Deonie, Wang Zhaoqing, Luo Xi, Yang Ling, Chen Jinlei, Hu Zhaofu, Chen Pengfei, Du Wentao, Allen Steve. Cryosphere as a temporal sink and source of microplastics in the Arctic region[J/OL]. Geoscience Frontiers, 2023, 14(4): 101566. DOI: https://doi.org/10.1016/j.gsf.2023.101566.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>