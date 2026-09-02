--- v0 (2026-06-02)
+++ v1 (2026-09-02)
@@ -1660,51 +1660,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">昝鹏伟,  赵静,  郭强,  王明珠 ,  孙锡亮,  刘杰,  王斌 </w:t>
+        <w:t xml:space="preserve">王斌,  王明珠 ,  昝鹏伟,  郭强,  孙锡亮,  刘杰,  赵静 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2411,51 +2411,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">昝鹏伟,赵静,郭强,王明珠 ,孙锡亮,刘杰,王斌. G219线温泉至霍尔果斯交通廊道雪崩灾害数据集（2024-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.SNOW.DB7295.2026.</w:t>
+        <w:t xml:space="preserve">王斌,王明珠 ,昝鹏伟,郭强,孙锡亮,刘杰,赵静. G219线温泉至霍尔果斯交通廊道雪崩灾害数据集（2024-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.SNOW.DB7295.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>