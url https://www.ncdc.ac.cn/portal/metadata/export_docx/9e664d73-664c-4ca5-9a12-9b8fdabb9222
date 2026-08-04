--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球时空无缝陆地表面日平均温度数据集（2003-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A global spatiotemporally seamless daily mean land surface temperature from 2003 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A global spatiotemporally seamless daily mean land surface temperature from 2003 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.6287052</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6287052</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6441.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  从以下位置获取的日平均地表温度 （LST） 极地轨道飞行器对于各种应用至关重要，例如全球和区域气候变化分析。然而，来自极地轨道飞行器只能在非常有限的情况下有效地对表面进行采样 在无云条件下每天的次数。这些限制产生了系统抽样偏差 （ΔTsb） 在每日平均 LST 上 (Tdm） 使用传统方法估计，该方法使用晴空LST观测直接作为Tdm.有几种方法有被提议用于估计Tdm，但它们正在变得越来越少 能够产生时空无缝Tdm遍布全球。 基于MODIS和再分析数据，我们提出了改进的年度和基于昼夜温度循环的框架（称为IADTC框架） 生成全局时空无缝Tdm产品范围从2003年开始 到 2019 年（命名为 GADTC 产品）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  MODIS的LST产品和MERRA2（现代回顾分析 研究与应用版本 2） 再分析数据集需要作为 IADTC框架的输入数据。我们还采用了原位 LST 测量 SURFRAD 和 FLUXNET 用于验证 IADTC 框架和 GADTC 产品。MODIS的LST产品，包括MOD11C1和MYD11C1 LST产品 在 2003 年至 2019 年的第 6 个集合中（可在 https://ladsweb.nascom.nasa.gov/ 获得。地表空气温度 （SAT） 用于驱动 ATC 模型的 云下LST的重建，从 https://disc.gsfc.nasa.gov/datasets/M2I1NXLFO_V5.12.4/summary 获得</w:t>
+        <w:t xml:space="preserve">    The LST product of MODIS and the MERRA2 (Modern Retrospective Analysis Research and Application Version 2) reanalysis dataset need to be used as input data for the IADTC framework. We also used in-situ LST measurements of SURFRED and FLUXNET to validate the IADTC framework and GADTC products. MODIS' LST products, including MOD11C1 and MYD11C1 LST products, were included in the sixth collection from 2003 to 2019 (available in https://ladsweb.nascom.nasa.gov/ get. Surface air temperature (SAT) is used to drive the reconstruction of cloud based LST in ATC models, from https://disc.gsfc.nasa.gov/datasets/M2I1NXLFO_V5.12.4/summary Obtain</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  OADTC 框架包括两个生成 Tdm的步骤：（1）使用 ATC 模型重建瞬时云下 LST，以确保在每天的四个过境时间有四个有效的LST；（2）使用四参数 DTC 模型模拟昼夜 LST 动态并估算 Tdm。这项研究利用更先进的 ATC 模型改进了 OADTC 框架，并利用 DTC 模型优化了 Tdm的估算。利用这一改进框架（称为 IADTC 框架）生成全球无间隙 Tdm 包括四个步骤：数据预处理、利用先进的 ATC 模型重建云下 LST、对 MODIS 过境时间进行线性插值以及利用 DTC 模型估算 Tdm。</w:t>
+        <w:t xml:space="preserve">    The OADTC framework includes two steps for generating Tdm: (1) using the ATC model to reconstruct the instantaneous cloud LST, ensuring that there are four valid LSTs at the four transit times each day; (2) Simulate day night LST dynamics using a four parameter DTC model and estimate Tdm. This study improved the OADTC framework using more advanced ATC models and optimized the estimation of Tdmusing the DTC model. The use of this improved framework (known as the IADTC framework) to generate global seamless Tdm involves four steps: data preprocessing, reconstruction of cloud LST using advanced ATC models, linear interpolation of MODIS transit time, and estimation of Tdmusing DTC models.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  验证表明，IADTC 框架减少了系统化ΔTdm显著。仅使用原位数据进行验证，评估表明平均绝对值 对于 SURFRAD 和 FLUXNET数据和平均偏差均接近于零。 GADTC产品与原位测量之间的直接比较表明 SURFRAD 和FLUXNET 数据集的 MAE 分别为 2.2 和 3.1 K， 这两个的平均偏差分别为 -1.6 和 -1.5K。通过以 GADTC 产品为参考，进一步分析表明，Tdm用传统平均法估计方法产生正系统ΔTsb大于 2.0 K在低纬度和中纬度地区，而在高纬度地区。虽然全球平均LST趋势（2003年至2019年）用传统方法计算，IADTC框架相对关闭（均在 0.025 至 0.029 Kyr-1）、LST的区域差异趋势确实发生LST 中。基于像素的 MAE 趋势介于这两者之间方法达到 0.012 Kyr-1.我们认为IADTC框架可以指导进一步优化Tdm全球估计，以及生成的 GADTC 产品应该在各种应用中很有价值，例如全球和区域变暖分析。</w:t>
+        <w:t xml:space="preserve">    Verification shows that the IADTC framework significantly reduces systematic Δ Tdm. Only in-situ data was used for validation, and the evaluation showed that the mean absolute value and mean deviation for SURFRED and FLUXNET data were close to zero. The direct comparison between GADTC products and in-situ measurements shows that the MAEs of SURFRED and FLUXNET datasets are 2.2 and 3.1 K, respectively, with average deviations of -1.6 and -1.5K. Further analysis using GADTC products as a reference shows that Tdmusing traditional averaging methods produces positive systems with Δ Tsbgreater than 2.0 K in low and mid latitude regions, while in high latitude regions. Although the global average LST trend (from 2003 to 2019) was calculated using traditional methods, the IADTC framework was relatively closed (all between 0.025 and 0.029 Kyr-1), and regional differences in LST trends did indeed occur in LST. The pixel based MAE trend falls between these two methods, reaching 0.012 Kyr-1. We believe that the IADTC framework can guide further optimization of Tdmglobal estimation, and the generated GADTC products should be valuable in various applications, such as global and regional warming analysis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.4 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表温度, 昼夜温度循环, MODIS</w:t>
+        <w:t xml:space="preserve">Theme:Surface temperature, diurnal temperature cycle, MODIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">占文凤 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAN Wenfeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">占文凤  </w:t>
+        <w:t xml:space="preserve">author:ZHAN Wenfeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAN Wenfeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">占文凤. 全球时空无缝陆地表面日平均温度数据集（2003-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6441.2024.</w:t>
+        <w:t xml:space="preserve">ZHAN Wenfeng. A global spatiotemporally seamless daily mean land surface temperature from 2003 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6441.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong F, Zhan W, Göttsche F.-M., Liu Z, Dong P, Fu H, Huang F, Zhang X. A global dataset of spatiotemporally seamless daily mean land surface temperatures: generation, validation, and analysis[J]. Earth Syst. Sci. Data, 2022-07-08, 14, (7): 3091-3113. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3091-2022.</w:t>
       </w:r>