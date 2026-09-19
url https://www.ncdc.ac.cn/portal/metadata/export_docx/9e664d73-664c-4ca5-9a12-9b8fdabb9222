--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A global spatiotemporally seamless daily mean land surface temperature from 2003 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球时空无缝陆地表面日平均温度数据集（2003-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6287052</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A global spatiotemporally seamless daily mean land surface temperature from 2003 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6441.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.6287052</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6441.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  从以下位置获取的日平均地表温度 （LST） 极地轨道飞行器对于各种应用至关重要，例如全球和区域气候变化分析。然而，来自极地轨道飞行器只能在非常有限的情况下有效地对表面进行采样 在无云条件下每天的次数。这些限制产生了系统抽样偏差 （ΔTsb） 在每日平均 LST 上 (Tdm） 使用传统方法估计，该方法使用晴空LST观测直接作为Tdm.有几种方法有被提议用于估计Tdm，但它们正在变得越来越少 能够产生时空无缝Tdm遍布全球。 基于MODIS和再分析数据，我们提出了改进的年度和基于昼夜温度循环的框架（称为IADTC框架） 生成全局时空无缝Tdm产品范围从2003年开始 到 2019 年（命名为 GADTC 产品）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The LST product of MODIS and the MERRA2 (Modern Retrospective Analysis Research and Application Version 2) reanalysis dataset need to be used as input data for the IADTC framework. We also used in-situ LST measurements of SURFRED and FLUXNET to validate the IADTC framework and GADTC products. MODIS' LST products, including MOD11C1 and MYD11C1 LST products, were included in the sixth collection from 2003 to 2019 (available in https://ladsweb.nascom.nasa.gov/ get. Surface air temperature (SAT) is used to drive the reconstruction of cloud based LST in ATC models, from https://disc.gsfc.nasa.gov/datasets/M2I1NXLFO_V5.12.4/summary Obtain</w:t>
+        <w:t xml:space="preserve">  MODIS的LST产品和MERRA2（现代回顾分析 研究与应用版本 2） 再分析数据集需要作为 IADTC框架的输入数据。我们还采用了原位 LST 测量 SURFRAD 和 FLUXNET 用于验证 IADTC 框架和 GADTC 产品。MODIS的LST产品，包括MOD11C1和MYD11C1 LST产品 在 2003 年至 2019 年的第 6 个集合中（可在 https://ladsweb.nascom.nasa.gov/ 获得。地表空气温度 （SAT） 用于驱动 ATC 模型的 云下LST的重建，从 https://disc.gsfc.nasa.gov/datasets/M2I1NXLFO_V5.12.4/summary 获得</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The OADTC framework includes two steps for generating Tdm: (1) using the ATC model to reconstruct the instantaneous cloud LST, ensuring that there are four valid LSTs at the four transit times each day; (2) Simulate day night LST dynamics using a four parameter DTC model and estimate Tdm. This study improved the OADTC framework using more advanced ATC models and optimized the estimation of Tdmusing the DTC model. The use of this improved framework (known as the IADTC framework) to generate global seamless Tdm involves four steps: data preprocessing, reconstruction of cloud LST using advanced ATC models, linear interpolation of MODIS transit time, and estimation of Tdmusing DTC models.</w:t>
+        <w:t xml:space="preserve">  OADTC 框架包括两个生成 Tdm的步骤：（1）使用 ATC 模型重建瞬时云下 LST，以确保在每天的四个过境时间有四个有效的LST；（2）使用四参数 DTC 模型模拟昼夜 LST 动态并估算 Tdm。这项研究利用更先进的 ATC 模型改进了 OADTC 框架，并利用 DTC 模型优化了 Tdm的估算。利用这一改进框架（称为 IADTC 框架）生成全球无间隙 Tdm 包括四个步骤：数据预处理、利用先进的 ATC 模型重建云下 LST、对 MODIS 过境时间进行线性插值以及利用 DTC 模型估算 Tdm。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Verification shows that the IADTC framework significantly reduces systematic Δ Tdm. Only in-situ data was used for validation, and the evaluation showed that the mean absolute value and mean deviation for SURFRED and FLUXNET data were close to zero. The direct comparison between GADTC products and in-situ measurements shows that the MAEs of SURFRED and FLUXNET datasets are 2.2 and 3.1 K, respectively, with average deviations of -1.6 and -1.5K. Further analysis using GADTC products as a reference shows that Tdmusing traditional averaging methods produces positive systems with Δ Tsbgreater than 2.0 K in low and mid latitude regions, while in high latitude regions. Although the global average LST trend (from 2003 to 2019) was calculated using traditional methods, the IADTC framework was relatively closed (all between 0.025 and 0.029 Kyr-1), and regional differences in LST trends did indeed occur in LST. The pixel based MAE trend falls between these two methods, reaching 0.012 Kyr-1. We believe that the IADTC framework can guide further optimization of Tdmglobal estimation, and the generated GADTC products should be valuable in various applications, such as global and regional warming analysis. </w:t>
+        <w:t xml:space="preserve">  验证表明，IADTC 框架减少了系统化ΔTdm显著。仅使用原位数据进行验证，评估表明平均绝对值 对于 SURFRAD 和 FLUXNET数据和平均偏差均接近于零。 GADTC产品与原位测量之间的直接比较表明 SURFRAD 和FLUXNET 数据集的 MAE 分别为 2.2 和 3.1 K， 这两个的平均偏差分别为 -1.6 和 -1.5K。通过以 GADTC 产品为参考，进一步分析表明，Tdm用传统平均法估计方法产生正系统ΔTsb大于 2.0 K在低纬度和中纬度地区，而在高纬度地区。虽然全球平均LST趋势（2003年至2019年）用传统方法计算，IADTC框架相对关闭（均在 0.025 至 0.029 Kyr-1）、LST的区域差异趋势确实发生LST 中。基于像素的 MAE 趋势介于这两者之间方法达到 0.012 Kyr-1.我们认为IADTC框架可以指导进一步优化Tdm全球估计，以及生成的 GADTC 产品应该在各种应用中很有价值，例如全球和区域变暖分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Surface temperature, diurnal temperature cycle, MODIS</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表温度, 昼夜温度循环, MODIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHAN Wenfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">占文凤 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHAN Wenfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">占文凤  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHAN Wenfeng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">占文凤</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHAN Wenfeng. A global spatiotemporally seamless daily mean land surface temperature from 2003 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6441.2024.</w:t>
+        <w:t xml:space="preserve">占文凤. 全球时空无缝陆地表面日平均温度数据集（2003-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6441.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hong F, Zhan W, Göttsche F.-M., Liu Z, Dong P, Fu H, Huang F, Zhang X. A global dataset of spatiotemporally seamless daily mean land surface temperatures: generation, validation, and analysis[J]. Earth Syst. Sci. Data, 2022-07-08, 14, (7): 3091-3113. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3091-2022.</w:t>
+        <w:t xml:space="preserve">Hong F, Zhan W, Göttsche F.-M., Liu Z, Dong P, Fu H, Huang F, Zhang X. A global dataset of spatiotemporally seamless daily mean land surface temperatures: generation, validation, and analysis[J/OL]. Earth Syst. Sci. Data, 2022-07-08, 14(7): 3091-3113. DOI: 10.5194/essd-14-3091-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>