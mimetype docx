--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河下游LAI 2200观测LAI数据集（2014年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Lai 2200 observation data set in the lower reaches of Heihe River (2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Lai 2200 observation data set in the lower reaches of Heihe River (2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0128.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0128.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1651</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  下游航空遥感试验期间，开展了下游典型植被下垫面LAI观测，观测自2014年7月22日开始，8月1日结束。   1、 观测时间   2014年7月22日，27日，30日，31日，8月1日   2、 样方选择及观测方式   结合下游植被分布特征，选择大面积分布（大于100 m100 m）且均一的植被作为观测样地，共选取了40个观测样方，包括超级站和耕地站的2个样方；观测下垫面包括：哈密瓜、柽柳、芦苇、杂草、花花柴、苦豆子等。   每个样地内测量一次冠层上入射，测量多次冠层下透射，然后取均值，通过间隙率模型反演得到冠层LAI；每块样地至少重复2次。同时测量样方内植被的株高信息。   3、 观测仪器   中科院寒旱所LAI 2200   4、 数据存储   Excel存储观测记录数据，TXT存储LAI原始数据。</w:t>
+        <w:t xml:space="preserve">During the downstream aerial remote sensing test, Lai observation on the underlying surface of typical downstream vegetation was carried out, which began on July 22 and ended on August 1, 2014. 1. Observation time July 22, 27, 30, 31 and August 1, 2014 2. Quadrat selection and observation method Combined with the distribution characteristics of vegetation in the downstream, large-area (more than 100 m  100 m) and uniform vegetation is selected as the observation sample plot, and a total of 40 observation quadrats are selected, including 2 quadrats of super station and cultivated land station; The observation underlying surface includes Hami melon, Tamarix, reed, weeds, firewood, bitter beans, etc. In each sample plot, the incident on the canopy is measured once, the transmission under the canopy is measured many times, and then the mean value is taken, and the canopy Lai is obtained through the inversion of the gap rate model; Repeat each sample at least twice. At the same time, the plant height information of vegetation in the quadrat was measured. 3. Observation instrument Institute of cold and drought, Chinese Academy of Sciences Lai 2200 4. Data storage Excel stores observation record data and TXT stores Lai original data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1、 观测时间   2014年7月22日，27日，30日，31日，8月1日   2、 样方选择及观测方式   结合下游植被分布特征，选择大面积分布（大于100 m100 m）且均一的植被作为观测样地，共选取了40个观测样方，包括超级站和耕地站的2个样方；观测下垫面包括：哈密瓜、柽柳、芦苇、杂草、花花柴、苦豆子等；   3、 观测仪器   中科院寒旱所LAI 2200</w:t>
+        <w:t xml:space="preserve">   1. Observation time    July 22, 27, 30, 31 and August 1, 2014    2. Quadrat selection and observation method    Combined with the distribution characteristics of vegetation in the downstream, large-area (more than 100 m  100 m) and uniform vegetation is selected as the observation sample plot, and a total of 40 observation quadrats are selected, including 2 quadrats of super station and cultivated land station; The observation underlying surface includes Hami melon, Tamarix, reed, weeds, firewood, bitter beans, etc;    3. Observation instrument    Institute of cold and drought, Chinese Academy of Sciences Lai 2200</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  每个样地内测量一次冠层上入射，测量多次冠层下透射，然后取均值，通过间隙率模型反演得到冠层LAI；每块样地至少重复2次。同时测量样方内植被的株高信息。</w:t>
+        <w:t xml:space="preserve">   In each sample plot, the incident on the canopy is measured once, the transmission under the canopy is measured many times, and then the mean value is taken, and the canopy Lai is obtained through the inversion of the gap rate model; Repeat each sample at least twice. At the same time, the plant height information of vegetation in the quadrat was measured</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/07/22-2014/08/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/07/22-2014/08/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, downstream natural oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">114.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:114.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地面同步观测, 植被分布, LAI, 叶面积指数</w:t>
+        <w:t xml:space="preserve">Theme:Ground synchronous observation, vegetation distribution, Lai, leaf area index</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Lower Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李艺梦 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李艺梦  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo ,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李艺梦. 黑河生态水文遥感试验：黑河下游LAI 2200观测LAI数据集（2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1651.</w:t>
+        <w:t xml:space="preserve">. Heihe River eco hydrological remote sensing experiment: Lai 2200 observation data set in the lower reaches of Heihe River (2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1651.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>