--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,894 +2,798 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（7号点-平川桥径流观测数据-2015）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (No.7 runoff observation system of Pingchuan bridge on the Heihe River, 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2015年1月1日至2016年3月11日的黑河中游径流加密观测中7号点的河流水位和流速观测数据。2014年底传感器出现异常，维修后3月25日调试正常。观测点位于甘肃省张掖市临泽县平川乡黑河桥，河床为砂砾石，断面不稳定。观测点的经纬度是N39.331667°，E 100.099722°，海拔1375米，河道宽度130米。2015年水位观测采用SR50超声波测距仪，采集频率30分钟。数据说明包括：   水位观测，观测频率30分钟，单位（cm）；缺值数据统一采用字符串-6999表示。   水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考He et al.(2016)。。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/09-2016/03/19</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/09-2016/03/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">7号点平川桥,中游人工绿洲试验区,黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Point 7 Pingchuan Bridge, Middle Reaches Artificial Oasis Experimental Zone, Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表水, 径流, 水文断面, 流量</w:t>
+        <w:t xml:space="preserve">Theme:surface water, runoff, Hydrological section, traffic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  7号点平川桥,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Point 7 Pingchuan Bridge,  Midstream Artificial Oasis Experimental Zone </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +827,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +898,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1096,69 +964,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1185,69 +1035,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1273,951 +1105,676 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李新  </w:t>
+        <w:t xml:space="preserve">,  Li Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41531174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,徐自为. 黑河生态水文遥感试验：水文气象观测网数据集（7号点-平川桥径流观测数据-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Liu shaomin, Li Xin, Xu ziwei. HiWATER: Dataset of hydrometeorological observation network (No.7 runoff observation system of Pingchuan bridge on the Heihe River, 2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu S, Xu Z, Che T, Li X, Xu T, Ren Z, Zhang Y, Tan J, Song L, Zhou J, Zhu Z, Yang X, Liu R, Ma Y. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth Syst. Sci. Data, 2023-11-10, 15, (11): 4959-4981. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>