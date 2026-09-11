--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2,798 +2,894 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (No.7 runoff observation system of Pingchuan bridge on the Heihe River, 2015)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（7号点-平川桥径流观测数据-2015）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (No.7 runoff observation system of Pingchuan bridge on the Heihe River, 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2015年1月1日至2016年3月11日的黑河中游径流加密观测中7号点的河流水位和流速观测数据。2014年底传感器出现异常，维修后3月25日调试正常。观测点位于甘肃省张掖市临泽县平川乡黑河桥，河床为砂砾石，断面不稳定。观测点的经纬度是N39.331667°，E 100.099722°，海拔1375米，河道宽度130米。2015年水位观测采用SR50超声波测距仪，采集频率30分钟。数据说明包括：   水位观测，观测频率30分钟，单位（cm）；缺值数据统一采用字符串-6999表示。   水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考He et al.(2016)。。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/09-2016/03/19</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/09-2016/03/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Point 7 Pingchuan Bridge, Middle Reaches Artificial Oasis Experimental Zone, Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7号点平川桥,中游人工绿洲试验区,黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:surface water, runoff, Hydrological section, traffic</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表水, 径流, 水文断面, 流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Point 7 Pingchuan Bridge,  Midstream Artificial Oasis Experimental Zone </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  7号点平川桥,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1185,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,678 +1273,951 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  Xu ziwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  徐自为 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xin </w:t>
+        <w:t xml:space="preserve">,  李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41531174</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41531174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Li Xin, Xu ziwei. HiWATER: Dataset of hydrometeorological observation network (No.7 runoff observation system of Pingchuan bridge on the Heihe River, 2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,李新,徐自为. 黑河生态水文遥感试验：水文气象观测网数据集（7号点-平川桥径流观测数据-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>