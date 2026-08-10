--- v0 (2026-05-10)
+++ v1 (2026-08-10)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1970-2014年念青唐古拉山主峰地区冰川表面高程变化数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of glacier surface elevation changes in the main peak area of Tanggula Mountain, Nianqing, 1970-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of glacier surface elevation changes in the main peak area of Tanggula Mountain, Nianqing, 1970-2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0076.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0076.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.128</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集针对念青唐古拉山主峰地区，包括念青唐古拉山主峰冰川及周边区域，利用地形图DEM、SRTM（2000）与遥感影像提取的DEM，通过差值计算，获取冰川作用中心冰川表面高程变化。只针对1970-2014年念青唐古拉山主峰地区冰川表面高程变化，故不进行补充和完善，采用完全开放共享。数据集包含ElevationChange1970-2000和ElevationChange2000-2014，共2个波段。字段度量单位：米（m）。数据集主要为遥感影像提取资料，仅表示遥感影像获取时间的冰川表面高程变化，时间为1970-2000和2000-2014两期。</w:t>
+        <w:t xml:space="preserve">This data set aims at the main peak area of Nianqing Tanggula Mountain, including the main peak glacier and surrounding areas of Nianqing Tanggula Mountain. Using the DEM extracted from topographic map, SRTM (2000) and remote sensing image, the surface elevation change of glacial center is obtained by difference calculation. Only for the change of glacier surface elevation in the main peak area of Tanggula Mountain in Nianqing from 1970 to 2014, it is not supplemented and improved, and it is fully open sharing. The dataset contains two wavebands, elevationchange1970-2000 and elevationchange2000-2014. Field measurement unit: meter (m). The data set mainly includes remote sensing image extraction data, which only represents the glacier surface elevation change at the acquisition time of remote sensing image. The time is 1970-2000 and 2000-2014. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要为解译数据，数据主要来源为地形图DEM、SRTM（2000）与遥感影像提取的DEM。</w:t>
+        <w:t xml:space="preserve">This data set is mainly interpretation data, and the main data sources are topographic map DEM, SRTM (2000) and remote sensing image DEM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用地形图DEM、SRTM（2000）与遥感影像提取的DEM，通过差值计算，获取冰川作用中心冰川表面高程变化。</w:t>
+        <w:t xml:space="preserve">Using DEM from topographic map, SRTM (2000) and remote sensing image, the elevation change of glacier surface in the center of glaciation was obtained by difference calculation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">对不同时期的DEM进行精度检验后，利用坡度坡向与高程差的余弦关系，进行平面与高程校正；然后利用最大曲率与高程差的关系，降低因不同分辨率带来的误差，对两期DEM进行配准和相对精度评价，得到不同时期的冰川高程变化。</w:t>
+        <w:t xml:space="preserve">After checking the accuracy of DEM in different periods, we use the cosine relationship between slope aspect and elevation difference to carry out plane and elevation correction; then we use the relationship between maximum curvature and elevation difference to reduce the error caused by different resolutions, carry out registration and relative accuracy evaluation on the two periods of DEM, and get the glacier elevation changes in different periods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">念青唐古拉山主峰 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:24.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰面高程变化, 念青唐古拉山主峰, DEM</w:t>
+        <w:t xml:space="preserve">Theme:Ice elevation change, Nianqingtang Gula Mountain main peak, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970-2014</w:t>
+        <w:t xml:space="preserve">Time:1970-2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">念青唐古拉山主峰 </w:t>
+        <w:t xml:space="preserve">Place:Nianqingtang Gula Mountain main peak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  吴坤鹏 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Shiyin,  WU Kunpeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Kunpeng , LIU Shiyin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,吴坤鹏. 1970-2014年念青唐古拉山主峰地区冰川表面高程变化数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.128.</w:t>
+        <w:t xml:space="preserve">LIU Shiyin, WU Kunpeng. Data set of glacier surface elevation changes in the main peak area of Tanggula Mountain, Nianqing, 1970-2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.128.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>