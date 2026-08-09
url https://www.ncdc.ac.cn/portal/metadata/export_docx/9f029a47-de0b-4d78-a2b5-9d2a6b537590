--- v0 (2026-05-10)
+++ v1 (2026-08-09)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">独贵塔拉凌灾关联的气温、水位流量数据集（1989-2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Temperature, Water Level, and Discharge Related to Ice Disasters in Duguitala (1989-2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Temperature, Water Level, and Discharge Related to Ice Disasters in Duguitala (1989-2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2359.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2359.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2359.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集数据通过黄河水利委员会以及气象站原型观测数据进行数据采集，采集地点为磴口气象站、三湖河口水文站，时间为1989-2008年。共计177条数据，数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">The data in this dataset was collected using prototype observation data from the Yellow River Conservancy Commission and meteorological stations. The collection sites were the Dengkou Meteorological Station and Sanhuhekou Hydrological Station, and the data covers the period from 1989 to 2008. There are a total of 177 data entries, and the dataset is fully open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集数据通过黄河水利委员会以及气象站原型观测数据进行数据采集，采集地点为磴口气象站、三湖河口水文站。</w:t>
+        <w:t xml:space="preserve"> The data in this dataset was collected using prototype observation data from the Yellow River Conservancy Commission and meteorological stations. The collection sites were the Dengkou Meteorological Station and Sanhuhekou Hydrological Station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  研究区工作人员对黄河水利委员会提供三湖河口水文站以及磴口气象站原型观测数据进行统计，分析过程如下：采用数理统计对气温、水位、流量数据进行统计计算，分析凌灾致灾过程，效果良好。</w:t>
+        <w:t xml:space="preserve"> Staff in the study area conducted statistical analysis on the prototype observation data provided by the Yellow River Conservancy Commission from the Sanhuhekou Hydrological Station and Dengkou Meteorological Station. The analysis process is as follows: Mathematical statistics were used to statistically calculate the temperature, water level, and discharge data, and the process leading to ice disaster was analyzed, with good results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算人员为内蒙古农业大学河冰方面科研人员，相关计算过程已撰写相关论文并发表，数据可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The calculators are researchers in river ice at Inner Mongolia Agricultural University. The relevant calculation process has been documented in papers and published, ensuring reliable data with good quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1989/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1989/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河三湖河口水文站,磴口气象站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River sanhuhekou hydrological station, Dengkou meteorological station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">32.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:32.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">独贵塔拉, 凌灾, 气温, 水位, 流量</w:t>
+        <w:t xml:space="preserve">Theme:Duguitala, ice disaster, temperature, water level, flow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008</w:t>
+        <w:t xml:space="preserve">Time:1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">磴口,  三湖河口 </w:t>
+        <w:t xml:space="preserve">Place:Dengkou,  Sanhu Estuary </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冀鸿兰 </w:t>
+        <w:t xml:space="preserve">contributors:JI Honglan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冀鸿兰  </w:t>
+        <w:t xml:space="preserve">author:JI Honglan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JI Honglan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1508401</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">变化环境下黄河凌汛洪水致灾成灾过程及演化机制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冀鸿兰. 独贵塔拉凌灾关联的气温、水位流量数据集（1989-2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2359.2022.</w:t>
+        <w:t xml:space="preserve">JI Honglan. Dataset of Temperature, Water Level, and Discharge Related to Ice Disasters in Duguitala (1989-2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2359.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>