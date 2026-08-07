--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009 glacier section discharge data of Laohugou 12 glacier in Qilian Mountain</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2009年祁连山老虎沟12号冰川冰川断面流量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0056.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2009 glacier section discharge data of Laohugou 12 glacier in Qilian Mountain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1218</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0056.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1218</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the daily flow observation data set from July 18 to 24, 2009 obtained from the hydrological section at the end of Laohugou 12 glacier. This data set can extract glacier hydrological information, study glacier material balance and so on. </w:t>
+        <w:t xml:space="preserve">本数据集为老虎沟12号冰川末端水文断面处获取的2009年7月18日-24日逐日流量观测数据集。本数据集可提取冰川水文信息，研究冰川物质平衡等等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic collection, manual collection</w:t>
+        <w:t xml:space="preserve">自动采集、人工收集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">原始观测数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/07/18-2009/07/24</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/07/18-2009/07/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">老虎沟12号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:64.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">64.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier, Flow, Hydrology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 流量, 水文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:SuBei,  LaoHuGou,  GanSu,  12 glacier </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肃北县,  老虎沟,  甘肃省,  12号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Qin Xiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦翔</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967370</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967370</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:qinxiang@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qinxiang@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Qinxiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦翔 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Qinxiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦翔  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Qinxiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦翔</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qinxiang. 2009 glacier section discharge data of Laohugou 12 glacier in Qilian Mountain. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1218.</w:t>
+        <w:t xml:space="preserve">秦翔. 2009年祁连山老虎沟12号冰川冰川断面流量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1218.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>