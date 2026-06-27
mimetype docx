--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly Winter Road Potential Zone Carrying Capacity Grading Dataset for the Pan Arctic (Hydrological Years 2003-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">泛北极月度冬季道路潜在区承载力分级数据集（2003-2022水文年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7141.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly Winter Road Potential Zone Carrying Capacity Grading Dataset for the Pan Arctic (Hydrological Years 2003-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7141.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7141.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7141.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  冬季道路是泛北极地区社会经济的生命线，为依赖于不同载具的多种运输场景提供了季节性通道。然而，由于现有冬季道路潜在区的识别基于较为单一且固定的环境条件阈值，无法量化冬季道路潜在区的承载力，目前在泛北极地区仍缺乏面对应不同载具的冬季道路潜在区承载力分级数据。为区分冬季道路潜在区的承载力等级，我们在传统环境条件阈值的基础上，进一步考虑了土壤冻结深度和湖冰厚度对应的承载力，并结合泛北极地区常见载具总重量类别对承载力进行分级。由此生产了2003–2022水文年泛北极地区冷季（10月–5月）的月度冬季道路潜在区承载力分级数据，空间分辨率为0.1°。数值类型为字节型，范围为0–5。其中，0表示非冬季道路潜在区或冬季道路潜在区的承载力（P &lt; 0.5 t）不足以支撑超轻型载具（如雪橇和雪地摩托）；1–5表示承载力（对应载具重量）逐渐提高的冬季道路潜在区，1表示承载力（0.5 t ≤ P &lt; 5 t）可支撑超轻型载具，2表示承载力（5 t ≤ P &lt; 12 t）可支撑轻型载具（如小客车和皮卡），3表示承载力（12 t ≤ P &lt; 36 t）可支撑中型载具（如大客车和中型箱式卡车），4表示承载力（36 t ≤ P &lt; 55 t）可支撑重型载具（如大型卡车和牵引车），5表示承载力（P ≥ 55 t）可支撑超重型载具（如搅拌车和自卸卡车）。该数据为泛北极地区的交通运输和可达性研究提供基础数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Environmental raster datasets used to identify potential winter roads and their bearing capacity include: (1) ERA5-Land, a global reanalysis dataset that provides monthly land surface temperature, snow depth, multi-layer soil temperature and volumetric water content, and lake ice thickness data at 0.1° resolution (https://doi.org/10.24381/cds.68d2bb30); (2) MOD44W v006, a global map of surface water derived from Terra Moderate Resolution Imaging Spectroradiometer images at 250 m resolution (https://doi.org/10.5067/MODIS/MOD44W.006); (3) Global River Widths from Landsat, which characterizes global river distribution at 30 m resolution (https://zenodo.org/records/1297434); (4) ETOPO1, global elevation data at 1 arc-minute resolution (https://doi.org/10.7289/V5C8276M); and (5) VectorMap0, a 1:1000000 geographical element vector data, including land ice areas (https://gis-lab.info/qa/vmap0-eng.html).  To classify the bearing capacity of potential winter roads, we compiled the pan-Arctic vehicle weight category. It includes light, medium, and heavy vehicles as defined by the Federal Highway Administration's Gross Vehicle Weight Rating Category (https://afdc.energy.gov/data/10380), and are supplemented by super-light (e.g., sleds and snowmobiles) and super-heavy vehicles (exceeding the heavy vehicle weight range) reported to operate on winter roads in the literature. The maximum gross weight of each vehicle class was used as the bearing threshold that potential winter roads can support for that vehicle class.</w:t>
+        <w:t xml:space="preserve">  用于识别冬季道路潜在区及其承载力的环境栅格数据包括：（1）ERA5-Land全球陆地再分析产品，以0.1°分辨率提供月度地表温度、雪深、多层土壤温度和体积含水量以及湖冰厚度等数据（https://doi.org/10.24381/cds.68d2bb30）；（2）MOD44W v006，250 m分辨率的全球水体分布产品，源于Terra卫星上的中分辨率成像光谱仪观测（https://doi.org/10.5067/MODIS/MOD44W.006）；（3）Global River Widths from Landsat数据集，刻画了30m分辨率的全球河流分布（https://zenodo.org/records/1297434）；（4）ETOPO1，1'分辨率的全球高程数据（https://doi.org/10.7289/V5C8276M）以及（5）VectorMap0，1：100万地理要素矢量数据，包含陆地冰川范围（https://gis-lab.info/qa/vmap0-eng.html）。 我们编制的泛北极载具重量分类用于划分冬季道路潜在区的承载力等级。该分类包含了美国联邦公路管理局定义的载具总重分类中的轻型、中型和重型载具（https://afdc.energy.gov/data/10380），并补充了超轻型（如雪橇和雪地摩托）和超重型（重量超过重型载具范围）这两类文献中报告的在冬季道路上运行的载具。取每类载具中的最大总重量作为冬季道路潜在区可支撑该类载具的承载力阈值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Potential winter roads were identified using the following environmental thresholds: land surface temperature ≤ 0 ℃, land snow depth ≥ 20 cm, non-mountainous areas (elevation  (2) For potential winter roads, Shoop's formula and Gold's formula were applied to estimate bearing capacity in land- and ice-sections, respectively, based on soil freeze depth (defined as the soil depth at 0 ℃ interpolated from multi-layer soil temperature) and lake ice thickness.  (3) The bearing capacity level of potential winter roads was then classified according to the pan-Arctic vehicle weight category.</w:t>
+        <w:t xml:space="preserve">  （1）根据下列环境条件阈值确定冬季道路潜在区：地表气温≤ 0 ℃，陆上积雪厚度≥ 20 cm，非山区（高程   （2）在冬季道路潜在区，分别利用Shoop公式和Gold公式在陆上和冰上部分根据土壤冻结深度（由多层土壤温度线性插值得到0 ℃处的土壤深度表示）和湖冰厚度计算相应的承载力。   （3）采用泛北极载具重量分类划分冬季道路潜在区的承载力等级。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The dataset was produced using scientifically established methods, including environmental thresholds for identifying potential winter roads, formulas for estimating bearing capacity in land- and ice-sections, and the pan-Arctic vehicle weight category, all of which are widely applied in research and engineering. The input data consist of authoritative remote sensing products and state-of-the-art reanalysis datasets, ensuring high data quality. The dataset provides relatively high spatiotemporal resolution (0.1°, monthly) and broad coverage, spanning the Pan-Arctic region from 60°N to 85°N over 160 cold-season months during water years 2002–2023. </w:t>
+        <w:t xml:space="preserve">  数据集的生产方法具有科学性，其中冬季道路潜在区的环境条件阈值、陆上和冰上部分承载力的计算公式以及泛北极载具重量分类用于研究和工程中。输入数据为为权威的遥感产品或最先进的再分析数据，能确保生产高质量数据。本数据集的时空分辨率较高（0.1°，月度），覆盖的时空范围广（60°N–85°N的泛北极地区，近20年（2002–2023水文年）冷季共160个月份）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/10/01-2022/05/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/10/01-2022/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Pan Arctic region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛北极地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geotiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11132 m （0.1°）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Potential winter road area, bearing capacity level, vehicle weight, Pan Arctic region</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冬季道路潜在区, 承载力等级, 载具重量, 泛北极地区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Pan Arctic region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛北极地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 85.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1533,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Chen Liyuan,  Zhu Wenquan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈力原,  朱文泉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Chen Liyuan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈力原  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Chen Liyuan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈力原</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608504</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608504</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:None</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地环境变化对人类社会致利致害效应评估</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Liyuan, Zhu Wenquan. Monthly Winter Road Potential Zone Carrying Capacity Grading Dataset for the Pan Arctic (Hydrological Years 2003-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7141.2026.</w:t>
+        <w:t xml:space="preserve">陈力原,朱文泉. 泛北极月度冬季道路潜在区承载力分级数据集（2003-2022水文年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7141.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Li-Yuan, Zhu Wen-Quan, Xiao Cun-De, Zhao Cen-Liang, Guo Hong-Xiang. Degradation of potential winter roads threatens vulnerable communities’ freight accessibility in the pan-Arctic region[J/OL]. Advances in Climate Change Research, 2025, 16, (2): 381-396. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.accre.2025.02.006.</w:t>
       </w:r>