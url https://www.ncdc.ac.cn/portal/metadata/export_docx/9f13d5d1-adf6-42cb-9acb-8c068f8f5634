--- v1 (2026-06-27)
+++ v2 (2026-09-26)
@@ -2391,53 +2391,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Li-Yuan, Zhu Wen-Quan, Xiao Cun-De, Zhao Cen-Liang, Guo Hong-Xiang. Degradation of potential winter roads threatens vulnerable communities’ freight accessibility in the pan-Arctic region[J/OL]. Advances in Climate Change Research, 2025, 16, (2): 381-396. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.accre.2025.02.006.</w:t>
+        <w:t xml:space="preserve">Chen Li-Yuan, Zhu Wen-Quan, Xiao Cun-De, Zhao Cen-Liang, Guo Hong-Xiang. Degradation of potential winter roads threatens vulnerable communities’ freight accessibility in the pan-Arctic region[J/OL]. Advances in Climate Change Research, 2025, 16(2): 381-396. DOI: https://doi.org/10.1016/j.accre.2025.02.006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>