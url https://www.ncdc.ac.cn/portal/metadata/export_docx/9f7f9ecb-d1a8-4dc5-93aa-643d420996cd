--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -20,91 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年三江源国家级重点预防区水土流失地块数据集</w:t>
+        <w:t xml:space="preserve">2024-2025年三江源国家级重点预防区水土流失地块数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil erosion plots in Sanjiangyuan National Key Prevention Area in 2024</w:t>
+        <w:t xml:space="preserve">2024-2025 Dataset of Soil and Water Loss Plots in the Sanjiangyuan National Key Prevention Area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年三江源国家级重点预防区水土流失地块数据集包括甘肃省玛曲县、碌曲县、夏河县，青海省泽库县、河南蒙古族自治县、共和县、同德县、兴海县、贵南县、玛沁县、班玛县、甘德县、达日县、久治县、玛多县、玉树市、杂多县、称多县、治多县、囊谦县、曲麻莱县、格尔木市（唐古拉山镇部分）的2024年年度水土流失地块统计表。</w:t>
+        <w:t xml:space="preserve">2024-2025年三江源国家级重点预防区水土流失地块数据集包括甘肃省玛曲县、碌曲县、夏河县，青海省泽库县、河南蒙古族自治县、共和县、同德县、兴海县、贵南县、玛沁县、班玛县、甘德县、达日县、久治县、玛多县、玉树市、杂多县、称多县、治多县、囊谦县、曲麻莱县、格尔木市（唐古拉山镇部分）的2024-2025年年度水土流失地块统计表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,131 +358,175 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">基于资源系列、高分系列等分辨率为2m的卫星遥感影像，从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据加工方法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土流失动态监测融合遥感监测、野外调查、模型计算和统计分析等多种技术手段开展水土流失的因子提取、模数计算和动态分析评价。</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据质量描述</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">严格遵循国家技术标准、规程和规范，保证数据采集、信息提取和数据整(汇)编的质量。水利部水土保持监测中心针对影像处理、信息提取、数据分析、成果验收、成果整( 汇) 编、数据库管理等环节，组织开展数据的抽查检验、分析评估和审核等。</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -524,51 +568,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集时间</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">2024/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -832,51 +876,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">时间：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2019,51 +2063,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2024年三江源国家级重点预防区水土流失地块数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6910.2025.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2024-2025年三江源国家级重点预防区水土流失地块数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6910.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>