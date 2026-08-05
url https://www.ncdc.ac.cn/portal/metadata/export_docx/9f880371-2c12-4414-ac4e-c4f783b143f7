--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation dataset of precipitation in Jiuyuangou watershed, the first sub area of loess hilly and gully region in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023年黄土丘陵沟壑区第一副区韭园沟流域降水观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6584.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation dataset of precipitation in Jiuyuangou watershed, the first sub area of loess hilly and gully region in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6584.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6584.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6584.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains precipitation observation data from the Jiuyuangou watershed rainfall station in 2023. The Jiuyuangou watershed is located in Suide County, Yulin City, Shaanxi Province, and is a first level tributary of the Wuding River. The rainfall station focuses on observing the precipitation during the flood season (June September) on the basis of observing the annual precipitation. Nine rainfall stations have been set up in the Jiuyuangou watershed, including Goukou, Maliangou, Zhaojiagou, Wujiapan, Weijiayan, Heijiagou, Wangjiagou, Wangmaozhuang, and Caijiagou. Use DSJ2 siphon type self recording rain gauge and SM1 type ordinary rain gauge with a diameter of 20cm for parallel observation, and replace them with ordinary rain gauges when the self recording rain gauge malfunctions. The data includes the layout map of the watershed station network, daily precipitation table, precipitation extraction table, and maximum precipitation table for each period. For the basic information of the rainfall station in the Jiuyuangou watershed, please refer to the "Description of the Jiuyuangou Watershed in 2023" </w:t>
+        <w:t xml:space="preserve">本数据集为2023年韭园沟流域雨量站降水观测数据。韭园沟流域位于陕西省榆林市绥德县，属于无定河一级支流。雨量站在观测全年降水的基础上，重点观测汛期（6-9月）降水情况。韭园沟流域布设沟口、马连沟、赵家坬、吴家畔、魏家焉、黑家坬、王家坬、王茂庄和蔡家沟9个雨量站。使用DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计进行平行观测，自记雨量计故障时用普通雨量计代替。数据包括流域站网布设图、逐日降水量表、降水量摘录表、各时段最大降水量表。韭园沟流域雨量站基本情况等详见《韭园沟流域2023年情况说明》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Continuous observation by instrument and regular observation manually</w:t>
+        <w:t xml:space="preserve">仪器连续观测，人工定时观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;There are SM1 rain gauge with diameter of 20cm and dsj2 siphon self recording rain gauge. SM1 adopts 8:00 and 20:00 two-stage system for annual observation, mainly observing the beginning and ending time of precipitation, and counting the precipitation. When the intermittent time of precipitation is more than 15 min, it is observed as two precipitation before and after the interval. When the intermittent time is less than 15 min, it is regarded as a precipitation observation record. If a precipitation crosses 8:00 and 20:00, it should be measured at 8:00 and 20:00. Dsj2 adopts 24 segment system for flood season observation. In case of failure of self recording rain gauge, the observation data of ordinary rain gauge are supplemented. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">降水量观测仪器有DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计。DSJ2型自记雨量计采用24段制进行全年或汛期观测，SM1型普通雨量计采用8时、20时两段制进行全年观测，在自记雨量计出现故障的情况下，用普通雨量计观测资料进行补充。主要观测降水起止时间，统计降水量，当降水间歇时间大于15min，间歇前后作为两次降水进行观测，当间歇时间小于15min则作为一次降水观测记载，如果一次降水跨过8时、20时，应在8时、20时加测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The recording rain gauge shall be calibrated before the start of observation every year. In the process of data entry, there are four levels of manual verification: tabulation, initial verification, re verification, and audit to ensure data quality </w:t>
+        <w:t xml:space="preserve">自记雨量计每年观测开始前进行仪器标定。数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jiuyuangou Valley, Jiuyuangou Township, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县韭园沟乡韭园沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:417.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">417.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel,word,pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Extract of precipitation, Maximum precipitation, Precipitation intensity, Period precipitation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水摘录, 最大降水量, 时段降水量, 日降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Suide,  Yulin,  Jiuyuangou,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">绥德,  榆林,  韭园沟,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967597</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">崔钰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  麦旭东  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) , LEI Xin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）, 雷欣</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation dataset of precipitation in Jiuyuangou watershed, the first sub area of loess hilly and gully region in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6584.2024.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2023年黄土丘陵沟壑区第一副区韭园沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6584.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>