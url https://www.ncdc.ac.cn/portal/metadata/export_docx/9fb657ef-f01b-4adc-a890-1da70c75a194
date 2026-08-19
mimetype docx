--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -188,51 +188,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据共享方式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">申请获取</w:t>
+        <w:t xml:space="preserve">开放获取</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -1181,51 +1181,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 32.15</w:t>
+              <w:t xml:space="preserve"> 32.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1270,51 +1270,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 95.85</w:t>
+              <w:t xml:space="preserve"> 95.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1354,51 +1354,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">119.05</w:t>
+              <w:t xml:space="preserve">119.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -2277,51 +2277,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张兴旺, 刘戈, 宋辰, 唐朝阳, 靳宁, 夏浩铭. &lt;bold&gt;1986–2023&lt;/bold&gt;年黄河流域年度地表水分布数据集[J]. 中国科学数据（中英文网络版）, 2024, 9, (3): 1-13. </w:t>
+        <w:t xml:space="preserve">张兴旺, 刘戈, 宋辰, 唐朝阳, 靳宁, 夏浩铭. &lt;bold&gt;1986–2023&lt;/bold&gt;年黄河流域年度地表水分布数据集[J]. 中国科学数据（中英文网络版）, 2024, 9(3): 1-13.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>