--- v1 (2026-08-19)
+++ v2 (2026-10-03)
@@ -140,51 +140,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.00796</w:t>
+        <w:t xml:space="preserve">31253.11.sciencedb.j00001.00796</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -1181,51 +1181,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 32.13</w:t>
+              <w:t xml:space="preserve"> 32.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1270,51 +1270,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 95.83</w:t>
+              <w:t xml:space="preserve"> 95.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1354,51 +1354,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">119.03</w:t>
+              <w:t xml:space="preserve">119.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -2186,51 +2186,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">夏浩铭,张兴旺. 黄河流域年度地表水分布数据集（1986-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00796.</w:t>
+        <w:t xml:space="preserve">夏浩铭,张兴旺. 黄河流域年度地表水分布数据集（1986-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:31253.11.sciencedb.j00001.00796.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>