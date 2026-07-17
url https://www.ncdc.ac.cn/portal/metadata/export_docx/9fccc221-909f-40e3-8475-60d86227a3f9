--- v0 (2026-05-29)
+++ v1 (2026-07-17)
@@ -2,948 +2,847 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020年甘青宁国家级重点治理区水土流失地块数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water loss plots in Ganqingning national key control area in 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water loss plots in Ganqingning national key control area in 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2642.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2642.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2021.294</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020年甘青宁国家级重点治理区水土流失地块数据集包括青海省城东区、城中区、城西区、城北区、大通回族土族自治县、湟中县、湟源县、乐都县、平安县、民和回族土族自治县、互助土族自治县、化隆回族自治县、循化撒拉族自治县、尖扎县、贵德县，宁夏回族自治区同心县、原州区、西吉县、彭阳县、海原县甘肃省会宁县、安定区、永靖县、庄浪县、红古区、七里河区、东乡族自治县、武山县、榆中县、渭源县、康乐县、漳县、靖远县、西固区、积石山保安族东乡族撒拉族自治县、陇西县、广河县、临洮县、临夏市、临夏县、甘谷县、通渭县、安宁区、秦安县、和政县、麦积区、秦州区、城关区48个县2020年年度人为水土流失地块情况统计表，2020年年度人为水土流失地块动态变化统计表，2020年年度新增人为水土流失地块情况统计表。</w:t>
+        <w:t xml:space="preserve">The data set of soil erosion plots in Gansu, Qinghai and Ningxia national key control areas in 2020 includes Chengdong District, Chengzhong District, Chengxi District, Chengbei District, Datong Hui and Tu Autonomous County, Huangzhong County, Huangyuan County, Ledu County, Ping'an County, Minhe Hui and Tu Autonomous County, Huzhu Tu Autonomous County, Hualong Hui Autonomous County, Xunhua Sala Autonomous County, Jianzha county and guide county, Tongxin County, Yuanzhou District, Xiji County, Pengyang County, Haiyuan County, Ningxia Hui Autonomous Region Huining County, Anding District, Yongjing County, Zhuanglang County, Honggu District, Qilihe district, Dongxiang Autonomous County, Wushan County, Yuzhong County, Weiyuan County, Kangle County, Zhangxian County, Jingyuan County, Xigu District, Jishishan Bao'an County, Dongxiang Sala Autonomous County, Longxi County, Guanghe County, Lintao County Statistical table of artificial soil erosion plots in 48 counties of Linxia city, Linxia County, Gangu County, Tongwei County, Anning District, Qin'an County, Hezheng County, Maiji District, Qinzhou District and Chengguan District in 2020, statistical table of dynamic change of artificial soil erosion plots in 2020 and statistical table of newly added artificial soil erosion plots in 2020 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，从水利部信息中心获取</w:t>
+        <w:t xml:space="preserve">The data sources are ZY-3 and Gao FEN-1 satellite images, which are obtained from the information center of the Ministry of water resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘青宁国家级重点治理区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ganqingning national key management area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地块数量，不同程度水土流失面积，不同程度的占认为水土流失地块面积比例</w:t>
+        <w:t xml:space="preserve">Theme:The number of plots</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘青宁国家级重点治理区：青海省、宁夏回族自治区、甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -977,69 +876,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1066,69 +947,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1150,69 +1013,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1239,69 +1084,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,743 +1154,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2020年甘青宁国家级重点治理区水土流失地块数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.294.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of soil and water loss plots in Ganqingning national key control area in 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.294.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>