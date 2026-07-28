--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of secondary zoning area of northwest inland area (1979-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">西北内陆区二级分区面积统计数据集（1979-2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2293.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of secondary zoning area of northwest inland area (1979-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2293.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2293.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2293.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Taking air water, brackish water, mine drainage water and reclaimed water as the specific categories of multi water sources (unconventional water resources), focusing on the key scientific problems and key technical problems faced by the test and demonstration of key technologies for their development and utilization, carry out the evaluation of air water vapor resource potential, the joint utilization mode and key technologies of air and surface water resources in the northwest inland area Research on the utilization technology of brackish water and mine drainage water resources and the utilization technology of ecological renewable water resources, evaluate the development and utilization potential and regulation ability of air water resources in the inland area of Northwest China, open up the whole chain of basic theory - key technology - demonstration application - effect test of efficient utilization of air water resources, and develop the development and utilization technology of brackish water and mine drainage water, And the ecological reuse mode and optimal allocation of reclaimed water, and establish a demonstration area to carry out multi-source development and utilization technology verification and demonstration, so as to provide core technical support for the construction of unconventional water resources development system in northwest inland area </w:t>
+        <w:t xml:space="preserve">  以空中水、微咸水、矿井疏干水和再生水等作为多水源（非常规水资源）具体类别，围绕其开发利用关键技术试验与示范所面临的关键科学问题和关键技术难题，开展西北内陆区空中水汽资源化潜力评估、空中与地表水资源联合利用模式及关键技术、微咸水和矿井疏干水资源利用技术和面向生态的再生水资源利用技术等研究，评估西北内陆区空中水资源开发与利用潜力与调控能力、打通空中水资源高效利用基础理论-关键技术-示范应用-效果检验全链条，研发微咸水和矿井疏干水开发利用技术，以及再生水生态回用模式和优化配置等，并建立示范区开展多水源开发利用技术验证与示范，为构建西北内陆区非常规水资源开发体系提供核心技术支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The source data is the divisional SHP file from the project of integration and application of water resources security technology in northwest inland area.</w:t>
+        <w:t xml:space="preserve">  源数据为来自于《西北内陆区水资源安全保障技术集成与应用》项目的分区shp文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on the divisional SHP file of the project integration and application of water resources security technology in northwest inland area, the area of each sub area is calculated by python</w:t>
+        <w:t xml:space="preserve">  基于《西北内陆区水资源安全保障技术集成与应用》项目的分区shp文件，采用python计算各子区域面积。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1979/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northwest inland area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Northwest inland area, secondary zoning area statistics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区, 二级分区面积统计</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northwest inland area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHONG Deyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">钟德钰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:TIAN YINGlin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">田颖琳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHONG Deyu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">钟德钰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0404300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHONG Deyu. Statistical data set of secondary zoning area of northwest inland area (1979-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2293.2022.</w:t>
+        <w:t xml:space="preserve">钟德钰. 西北内陆区二级分区面积统计数据集（1979-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2293.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>