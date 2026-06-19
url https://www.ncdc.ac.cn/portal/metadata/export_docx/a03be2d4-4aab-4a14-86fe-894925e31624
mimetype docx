--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古自治区中部四王子旗植物测量数据集（2005-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Plant survey data set of sizizi banner in central Inner Mongolia Autonomous Region (2005-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plant survey data set of sizizi banner in central Inner Mongolia Autonomous Region (2005-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2105.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2105.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2105.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集通过测量各个地块的总株数、地径、分支直径、冠幅株高和分枝数。共包含了65个地块。本次植物数据集为内蒙古中部草原的盖度测定提供了基础数据。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;This data set measures the total number of plants, ground diameter, branch diameter, crown width, plant height, and number of branches in each plot. A total of 65 plots are included. This plant data set provides basic data for the coverage determination of grassland in central Inner Mongolia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实地测量样地的植株获得数据。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Field measurement of plants in the sample plots to obtain data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过用直尺测量直接读数、数株数与分枝数获得数据。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;The data were obtained by measuring the direct reading, the number of plants and the number of branches with a ruler.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量长度误差不超过5mm。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The measurement length error shall not exceed 5mm&lt;/ p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2005/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2005/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区乌兰察布市四子王旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Siziwang Banner, Wulanchabu City, Inner Mongolia Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1450.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1450.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1550.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">33.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:33.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">总株数, 地径, 分枝直径, 冠幅, 株高, 分枝数</w:t>
+        <w:t xml:space="preserve">Theme:Total plant number, ground diameter, branch diameter, crown width, plant height, branch number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005 2006 2007 2008 2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2005 2006 2007 2008 2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古自治区乌兰察布市四子王旗 </w:t>
+        <w:t xml:space="preserve">Place:Central Inner Mongolia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,838 +1226,570 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李永宏,  于瑞宏,  茶娜 </w:t>
+        <w:t xml:space="preserve">contributors:LI Yonghong,  ,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李永宏  </w:t>
+        <w:t xml:space="preserve">author:LI Yonghong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  于瑞宏  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  茶娜  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李永宏,于瑞宏,茶娜. 内蒙古自治区中部四王子旗植物测量数据集（2005-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2105.2022.</w:t>
+        <w:t xml:space="preserve">LI Yonghong, , . Plant survey data set of sizizi banner in central Inner Mongolia Autonomous Region (2005-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2105.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>