--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域新农村建设、乡村振兴规划、美丽乡村规划数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on New Rural Construction, Rural Revitalization Planning, and Beautiful Village Planning in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on New Rural Construction, Rural Revitalization Planning, and Beautiful Village Planning in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1947.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1947.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1947.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收录了2015-2019年间部分年段市县级新农村建设规划、乡村振兴规划、美丽乡村规划方案。通过科学规划，分类指导，建设成了一批路畅、村美、环境整洁的社会主义新农村；通过加强基层组织建设，培育新型农民，为新农村建设营造了和谐稳定的社会环境；通过创新思路，健全机制，强化措施，狠抓落实，全市逐步形成了全社会共同参与建设新农村的大格局。把实施乡村振兴战略作为新时代做好“三农”工作的总抓手，加快完善农村基础设施建设，着力夯实农村产业基础，大力提升乡村人居环境治理水平，深入推进美丽乡村建设，群众获得感和幸福感不断提升。   本数据集以word为主，部分附有源数据网站信息，将各省市县等新农村规划建设数据按文件夹进行展示。</w:t>
+        <w:t xml:space="preserve">This dataset contains plans for new rural construction, Rural Revitalization Strategy, and beautiful village planning at the city and county levels during certain years from 2015 to 2019. Through scientific planning and classified guidance, a batch of socialist new rural areas with smooth roads, beautiful villages, and a clean environment has been built. By strengthening the construction of grassroots organizations and cultivating new types of farmers, a harmonious and stable social environment has been created for new rural construction. Through innovative thinking, improving mechanisms, strengthening measures, and vigorously implementing plans, a large-scale pattern of the whole society participating in the construction of new rural areas has gradually formed in the city. The implementation of the Rural Revitalization Strategy is regarded as the overall focus for doing a good job in the Three Rural Issues in the new era. Efforts have been made to accelerate the improvement of rural infrastructure construction, consolidate the industrial foundation of rural areas, vigorously improve the level of rural human settlement environment governance, and deeply promote the construction of beautiful villages, continuously enhancing the people's sense of gain and happiness. This dataset is mainly in Word format, with some containing source data website information. The new rural planning and construction data of various provinces, cities, and counties are displayed in folders. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于政府网站中的规划公示、政府公开新闻信息、各大新闻网的政策收集信息。</w:t>
+        <w:t xml:space="preserve"> The data sources include planning announcements from government websites, publicly released news information from the government, and policy collection information from major news websites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将政策规划进行去杂处理，将提纯后的文本数据、图片数据等按照省市县进行分类，存储到对应的文件夹中，将文件夹作为地址存储到Excel表中易于查看。</w:t>
+        <w:t xml:space="preserve"> The policy plans were processed to remove impurities, and the purified text data, image data, etc., were classified according to provinces, cities, and counties. They were then stored in corresponding folders, and the folders were used as addresses and stored in an Excel table for easy viewing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Word</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:word</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乡村振兴, 美丽乡村, 新农村建设</w:t>
+        <w:t xml:space="preserve">Theme:Rural revitalization, beautiful countryside, new rural construction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域新农村建设、乡村振兴规划、美丽乡村规划数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1947.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on New Rural Construction, Rural Revitalization Planning, and Beautiful Village Planning in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1947.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>