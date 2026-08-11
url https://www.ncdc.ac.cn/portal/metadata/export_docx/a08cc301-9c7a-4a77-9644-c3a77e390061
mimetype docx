--- v0 (2026-05-10)
+++ v1 (2026-08-11)
@@ -2,1255 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1877-2003年（部分年份）中亚五国气象站(降水)多年特征值统计数据</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of multi-year characteristic values of meteorological stations (precipitation) in five Central Asian countries from 1877 to 2003 (partial years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of multi-year characteristic values of meteorological stations (precipitation) in five Central Asian countries from 1877 to 2003 (partial years)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3316.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3316.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1369</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1877-2003年（部分年份）中亚五国气象站(降水)多年特征值统计数据，包含一个表中有六个附表分别为：降水多年特征（年降水、最大值、年份、最小值、年份）、哈萨克斯坦（站码、站名（中英文）、东经北纬（度）、站点高程（m)、起始终止年份资、长度（年数）、吉尔吉斯斯坦（同上 52，1883-2001）、塔吉克斯坦（同上40，1891-1997）、乌兹别克斯坦（同上）、土库曼斯坦（14，1883-2000）五国各气象站的平均年雨量、年降水量特征值及其发生时间。</w:t>
+        <w:t xml:space="preserve">This data set is the statistical data of multi-year characteristic values of meteorological stations (precipitation) in five Central Asian countries from 1877 to 2003 (partial years), including a table with six attached tables: precipitation multi-year characteristics (annual precipitation, maximum value, year, minimum value, year), Kazakhstan (station code, station name (in Chinese and English), east longitude and north latitude (degrees), station elevation (m), start and end year information, station number, station number, station name (in Chinese and English), station height (in degrees), station height (m), start and end year information Length (years), average annual rainfall, annual precipitation characteristic value and occurrence time of meteorological stations in Kyrgyzstan (ditto 521883-2001), Tajikistan (ditto 401891-1997), Uzbekistan (ditto), Turkmenistan (141883-2000). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工观测 仪器观测</w:t>
+        <w:t xml:space="preserve">Manual observation and instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经由翻译人员与气象研究人员共同翻译，再通过统计分析月数据得到年数据并整理归档。</w:t>
+        <w:t xml:space="preserve">This data is translated by translators and meteorological researchers, and then the annual data is obtained by statistical analysis of monthly data and filed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1877/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1877/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...72 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Kazakhstan, Kyrgyzstan, Tajikistan, Uzbekistan and Turkmenistan in Central Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">-25.0m-</w:t>
+        <w:t xml:space="preserve">altitude:-25.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4169.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">190.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:190.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区, 年降水量, 气象, 平均年雨量</w:t>
+        <w:t xml:space="preserve">Theme:Central Asia, Annual precipitation, meteorological, Average annual rainfall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气候学 </w:t>
+        <w:t xml:space="preserve">Subject:climatology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1877-2003</w:t>
+        <w:t xml:space="preserve">Time:1877-2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区,  吉尔吉斯斯坦,  土库曼斯坦,  乌兹别克斯坦,  哈萨克斯坦,  塔吉克斯坦 </w:t>
+        <w:t xml:space="preserve">Place:Central Asia,  Kyrgyzstan,  Turkmenistan,  Uzbekistan,  Kazakhstan,  Tajikistan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1284,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 56.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1373,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1457,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1546,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1634,797 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈永平 </w:t>
+        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈永平  </w:t>
+        <w:t xml:space="preserve">author:Shen yongping </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Shen yongping </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沈永平. 1877-2003年（部分年份）中亚五国气象站(降水)多年特征值统计数据</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1369.</w:t>
+        <w:t xml:space="preserve">Shen yongping. Statistical data of multi-year characteristic values of meteorological stations (precipitation) in five Central Asian countries from 1877 to 2003 (partial years). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1369.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>