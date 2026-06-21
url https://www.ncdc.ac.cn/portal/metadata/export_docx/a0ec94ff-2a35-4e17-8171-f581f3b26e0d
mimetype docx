--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of emerging organic contaminants in Arctic terrestrial regions from 1993 to 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北极陆地新型有机污染物数据集（1993-2023年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7136.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of emerging organic contaminants in Arctic terrestrial regions from 1993 to 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7136.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7136.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7136.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集提供了北极陆地环境中新型有机污染物的浓度数据。数据涵盖全氟和多氟烷基物质（PFAS）、有机磷酸酯（OPEs）、新型溴代阻燃剂（NBFRs）、多氯萘（PCNs）、短链氯化石蜡（SCCPs）。涉及大气、水体、沉积物、冰雪、土壤、生物体等多种环境介质。本数据集可为北极地区污染物空间分布制图、污染物风险评估和来源解析提供科学依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data source is research papers on new organic pollutants in the Arctic region published in high-quality international journals such as Environmental Science &amp; Technology, Water Research, Science of The Total Environment, Environmental Research, Environmental Pollution, etc.</w:t>
+        <w:t xml:space="preserve">  数据来源为发表在高质量国际期刊（Environmental Science &amp; Technology、Water Research、Science of The Total Environment、Environmental Research、Environmental Pollution等）中的北极地区新型有机污染物研究论文。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Retrieve and organize research papers on new organic pollutants in the Arctic terrestrial environment using literature search tools, summarize the pollutant concentrations in a table, and classify and organize them according to pollutant types, environmental media, sampling locations, sample types, and pollutant monomers.</w:t>
+        <w:t xml:space="preserve">  通过文献检索工具检索整理北极陆地环境新型有机污染物研究论文，汇总其中的污染物浓度于表格中，根据污染物种类、环境介质、采样地点、样品类型、污染物单体进行分类整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> We selected research papers on new organic pollutants in the Arctic terrestrial environment published in high-quality international academic journals, summarized and organized the pollutant concentration data, and classified them according to pollutant types, environmental media, sampling locations, sample types, and pollutant monomers. In manual processing, we removed low-quality data based on the reliability of analysis methods. This dataset can support spatial mapping, pollutant source analysis, and risk assessment of Arctic environmental pollutants. </w:t>
+        <w:t xml:space="preserve">  选取高质量国际学术期刊中发表的北极陆地环境新型有机污染物研究论文，汇总整理其中的污染物浓度数据并根据污染物种类、环境介质、采样地点、样品类型、污染物单体进行分类，在人工加工中根据分析方法可靠性进行了低质量数据的剔除，本数据集能够支持北极环境污染物空间制图、污染物来源解析和风险评估工作。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1993/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1993/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Organic pollutants, anthropogenic pollutants, terrestrial environment, cryosphere</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">有机污染物, 人为污染物, 陆地环境, 冰冻圈</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geochemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Ruiqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨瑞强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Ruiqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨瑞强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yang Ruiqiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨瑞强</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608503</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地环境污染物的释放和迁移转化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Ruiqiang. Dataset of emerging organic contaminants in Arctic terrestrial regions from 1993 to 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7136.2026.</w:t>
+        <w:t xml:space="preserve">杨瑞强. 北极陆地新型有机污染物数据集（1993-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7136.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>