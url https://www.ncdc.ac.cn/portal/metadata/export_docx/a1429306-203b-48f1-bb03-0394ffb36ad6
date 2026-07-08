--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -2,1280 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">21世纪亚洲高山区冰川-死冰-冰湖变化数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of glacier-dead ice-glacial lake variations in High Mountain Asia during 21st century</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of glacier-dead ice-glacial lake variations in High Mountain Asia during 21st century</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7057.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7057.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7057.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  工业化以来，全球气温快速上升，引起冰川快速变化。可预见的时间范围内，持续升温将如何影响冰川水资源是当前的重要议题。该数据集使用冰川水平衡模型，对本世纪亚洲高山区冰川水资源演化开展数值模拟，量化了不同升温情景下冰川变化/死冰发育/冰湖扩张过程。为相关区域水资源规划与管理/生态适应性措施采取提供支撑。</w:t>
+        <w:t xml:space="preserve">   Since the industrial era, rising global temperatures have triggered rapid glacial changes. How sustained warming impacts glacier water resources within a projected timescale remains a critical contemporary issue. This dataset employs a glacier water balance model to numerically simulate glacier water resource evolution in High Mountain Asia over this century. We quantify glacier changes, dead ice development, and glacial lake expansion under different temperature rise scenarios. This study provides essential support for water resource planning and management, and ecological adaptation measures in relevant regions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为研究论文"Positive glacial regulatory processes promote sustainability of Asian glacier water resources" (Wang et al., 2026)模型输出。数据集组成包括以下三部分：   1.Wang et al. (2026)研究论文支撑材料。压缩包“Attachment.zip”中提供了论文主要的研究结果，包括冰川物质/面积/流速变化统计结果，死冰/冰湖十年际编目，不同GRPs的量化结果等。关于该数据集更多细节内容，请参见压缩包内Readme.txt文件。   2.Wang et al. (2026)研究论文冰川演化模型输出。基于研究论文发展的冰川演化模型，输出了年尺度冰川变化空间数据与统计数据。包括冰川厚度/表面流速/底部流速等变量的空间变化，冰川面积/冰川物质等变量等统计结果。数据格式为NetCDF，变量内容请读取文件后阅读文件名描述，或参照https://www.pism.io/docs/manual/diagnostics/index.html。   3.亚洲高山区年尺度冰湖编目。在Wang et al. (2026)研究论文基础上，我们进一步将冰湖编目拓展为年尺度，以支撑相关研究中更高时间分辨率的统计与建模。</w:t>
+        <w:t xml:space="preserve">   This dataset represents the model outputs from the research paper “Positive glacial regulatory processes promote sustainability of Asian glacier water resources” (Wang et al., 2026). The dataset comprises the following three components:    1. Support materials for the research paper by Wang et al. (2026). The compressed file “Attachment.zip” contains the paper's primary findings, including statistical results on glacier mass/area/velocity changes, decadal inventories of dead ice/glacial lakes, and quantitative results for different GRPs. For further details regarding this dataset, please refer to the Readme.txt file within the compressed archive.    2. Glacier evolution model outputs from Wang et al. (2026). The glacier evolution model developed in the research paper generates annual-scale spatial data and statistical outputs on glacier changes. This includes spatial variations of variables including glacier thickness, surface velocity, and basal velocity, as well as statistical results for variables encompassing glacier area and glacier mass. Data format is NetCDF. For variable details, refer to filename descriptions after reading the files or consult https://www.pism.io/docs/manual/diagnostics/index.html.    3. Annual-scale glacial lake inventory in HMA. Building upon the research paper by Wang et al. (2026), we have extended the glacial lake inventory to an annual scale for supporting higher-resolution statistical analysis and modeling in related studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集使用了自主研发对冰川水平衡模型量化不同升温情景下冰川变化/死冰发育/冰湖扩张过程，其核心组件包括：冰川表面物质平衡梯度模型/三维冰川动力学模型/冰川汇流模型，充分考虑了冰川水资源不同分量的演化过程。了解详细研究方法推荐阅读相关研究论文"Positive glacial regulatory processes promote sustainability of Asian glacier water resources" (Wang et al., 2026)。</w:t>
+        <w:t xml:space="preserve">   This dataset employs an independently developed glacier water balance model to quantify glacier changes, dead ice development, and glacial lake expansion under different temperature rise scenarios. Its core components include: glacier surface mass balance gradient model, three-dimensional glacier dynamics model, and glacier convergence model, comprehensively accounting for the evolution of different glacier water resources components. For detailed methodological insights, refer to the research paper “Positive glacial regulatory processes promote sustainability of Asian glacier water resources” (Wang et al., 2026).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为验证数据精度和量化其不确定性，该数据集与冰川变化遥感观测/实测表面物质平衡/冰川流速数据集/冰湖遥感影像等多源观测进行对比，表明数据质量可靠。了解详细数据质量评估推荐阅读相关研究论文"Positive glacial regulatory processes promote sustainability of Asian glacier water resources" (Wang et al., 2026)。</w:t>
+        <w:t xml:space="preserve">   To validate data accuracy and quantify its uncertainty, this dataset was compared with multiple observational sources including remote sensing observations of glacier changes, measured surface mass balance data, glacier flow velocity datasets, and remote sensing imagery of glacial lakes. The comparison demonstrates reliable data quality. For detailed data quality assessment, refer to the related research paper “Positive glacial regulatory processes promote sustainability of Asian glacier water resources” (Wang et al., 2026). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2100/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2100/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">亚洲高山区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:High Mountain Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8800.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">716.5 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:716.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据时间分辨率：</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 冰湖, 死冰, CMIP6</w:t>
+        <w:t xml:space="preserve">Theme:glacier, glacial lake, dead ice, CMIP6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015-2100</w:t>
+        <w:t xml:space="preserve">Time:2015-2100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原,  第三极,  亚洲高山区,  亚洲水塔 </w:t>
+        <w:t xml:space="preserve">Place:Tibetan Plateau,  Third Pole,  High Mountain Asia,  Asian Water Tower </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 67.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,1047 +1276,720 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">093149675976</w:t>
+        <w:t xml:space="preserve">phone:093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王琼,  王欣,  段克勤,  何锦屏,  张耀南,  康建芳 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Qiong,  Wang Xin,  Duan Keqin,  He Jinping,  Zhang Yaonan,  Kang Jianfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王琼  </w:t>
+        <w:t xml:space="preserve">author:Wang Qiong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王欣  </w:t>
+        <w:t xml:space="preserve">,  Wang Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Qiong , Wang Xin , Duan Keqin , He Jinping , Zhang Yaonan , Kang Jianfang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42171137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">未来升温情境下冰湖形成与发育模拟及其灾害效应</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Simulation of glacial lake formation and development under future warming scenarios and its disaster effects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:U23A2011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">喜马拉雅山冰崩-冰湖溃决灾害链动力/热力耦合过程模拟及预警</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Simulation and Early Warning of Dynamic/Thermal Coupling Processes in the Himalayan Glacial Avalanche-Glacial Lake Outburst Disaster Chain</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC009</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">亚洲高山区21世纪冰川冰湖演化数据集研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Development of a 21st Century Glacial and Glacial Lake Evolution Dataset for Asian High-Altitude Regions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王琼,王欣,段克勤,何锦屏,张耀南,康建芳. 21世纪亚洲高山区冰川-死冰-冰湖变化数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7057.2026.</w:t>
+        <w:t xml:space="preserve">Wang Qiong, Wang Xin, Duan Keqin, He Jinping, Zhang Yaonan, Kang Jianfang. Dataset of glacier-dead ice-glacial lake variations in High Mountain Asia during 21st century. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7057.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Qiong, Wang Xin, Duan Keqin, Liu Qiao, Yin Yongsheng, Ran Weijie, Liu Shiyin, Bolch Tobias, Baldacchino Francesca, He Jinping, Ding Yongjian, Zhang Yaonan, Zhang Yong, Wei Junfeng, Jiang Zongli, Chen Xiaojie. Positive glacial regulatory processes promote sustainability of Asian glacier water resources[J/OL]. Communications Earth &amp; Environment, 2026-01-23, 7, (1):110. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s43247-026-03225-4.</w:t>
       </w:r>