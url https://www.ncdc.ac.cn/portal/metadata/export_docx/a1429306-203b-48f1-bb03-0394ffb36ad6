--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -1967,53 +1967,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Qiong, Wang Xin, Duan Keqin, Liu Qiao, Yin Yongsheng, Ran Weijie, Liu Shiyin, Bolch Tobias, Baldacchino Francesca, He Jinping, Ding Yongjian, Zhang Yaonan, Zhang Yong, Wei Junfeng, Jiang Zongli, Chen Xiaojie. Positive glacial regulatory processes promote sustainability of Asian glacier water resources[J/OL]. Communications Earth &amp; Environment, 2026-01-23, 7, (1):110. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s43247-026-03225-4.</w:t>
+        <w:t xml:space="preserve">Wang Qiong, Wang Xin, Duan Keqin, Liu Qiao, Yin Yongsheng, Ran Weijie, Liu Shiyin, Bolch Tobias, Baldacchino Francesca, He Jinping, Ding Yongjian, Zhang Yaonan, Zhang Yong, Wei Junfeng, Jiang Zongli, Chen Xiaojie. Positive glacial regulatory processes promote sustainability of Asian glacier water resources[J/OL]. Communications Earth &amp; Environment, 2026-01-23, 7(1): 110. DOI: 10.1038/s43247-026-03225-4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>