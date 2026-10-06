--- v2 (2026-08-22)
+++ v3 (2026-10-06)
@@ -2,969 +2,1280 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of glacier-dead ice-glacial lake variations in High Mountain Asia during 21st century</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">21世纪亚洲高山区冰川-死冰-冰湖变化数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7057.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of glacier-dead ice-glacial lake variations in High Mountain Asia during 21st century</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7057.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7057.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7057.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Since the industrial era, rising global temperatures have triggered rapid glacial changes. How sustained warming impacts glacier water resources within a projected timescale remains a critical contemporary issue. This dataset employs a glacier water balance model to numerically simulate glacier water resource evolution in High Mountain Asia over this century. We quantify glacier changes, dead ice development, and glacial lake expansion under different temperature rise scenarios. This study provides essential support for water resource planning and management, and ecological adaptation measures in relevant regions. </w:t>
+        <w:t xml:space="preserve">  工业化以来，全球气温快速上升，引起冰川快速变化。可预见的时间范围内，持续升温将如何影响冰川水资源是当前的重要议题。该数据集使用冰川水平衡模型，对本世纪亚洲高山区冰川水资源演化开展数值模拟，量化了不同升温情景下冰川变化/死冰发育/冰湖扩张过程。为相关区域水资源规划与管理/生态适应性措施采取提供支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   This dataset represents the model outputs from the research paper “Positive glacial regulatory processes promote sustainability of Asian glacier water resources” (Wang et al., 2026). The dataset comprises the following three components:    1. Support materials for the research paper by Wang et al. (2026). The compressed file “Attachment.zip” contains the paper's primary findings, including statistical results on glacier mass/area/velocity changes, decadal inventories of dead ice/glacial lakes, and quantitative results for different GRPs. For further details regarding this dataset, please refer to the Readme.txt file within the compressed archive.    2. Glacier evolution model outputs from Wang et al. (2026). The glacier evolution model developed in the research paper generates annual-scale spatial data and statistical outputs on glacier changes. This includes spatial variations of variables including glacier thickness, surface velocity, and basal velocity, as well as statistical results for variables encompassing glacier area and glacier mass. Data format is NetCDF. For variable details, refer to filename descriptions after reading the files or consult https://www.pism.io/docs/manual/diagnostics/index.html.    3. Annual-scale glacial lake inventory in HMA. Building upon the research paper by Wang et al. (2026), we have extended the glacial lake inventory to an annual scale for supporting higher-resolution statistical analysis and modeling in related studies.</w:t>
+        <w:t xml:space="preserve">  本数据集为研究论文"Positive glacial regulatory processes promote sustainability of Asian glacier water resources" (Wang et al., 2026)模型输出。数据集组成包括以下三部分：   1.Wang et al. (2026)研究论文支撑材料。压缩包“Attachment.zip”中提供了论文主要的研究结果，包括冰川物质/面积/流速变化统计结果，死冰/冰湖十年际编目，不同GRPs的量化结果等。关于该数据集更多细节内容，请参见压缩包内Readme.txt文件。   2.Wang et al. (2026)研究论文冰川演化模型输出。基于研究论文发展的冰川演化模型，输出了年尺度冰川变化空间数据与统计数据。包括冰川厚度/表面流速/底部流速等变量的空间变化，冰川面积/冰川物质等变量等统计结果。数据格式为NetCDF，变量内容请读取文件后阅读文件名描述，或参照https://www.pism.io/docs/manual/diagnostics/index.html。   3.亚洲高山区年尺度冰湖编目。在Wang et al. (2026)研究论文基础上，我们进一步将冰湖编目拓展为年尺度，以支撑相关研究中更高时间分辨率的统计与建模。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   This dataset employs an independently developed glacier water balance model to quantify glacier changes, dead ice development, and glacial lake expansion under different temperature rise scenarios. Its core components include: glacier surface mass balance gradient model, three-dimensional glacier dynamics model, and glacier convergence model, comprehensively accounting for the evolution of different glacier water resources components. For detailed methodological insights, refer to the research paper “Positive glacial regulatory processes promote sustainability of Asian glacier water resources” (Wang et al., 2026).</w:t>
+        <w:t xml:space="preserve">  本数据集使用了自主研发对冰川水平衡模型量化不同升温情景下冰川变化/死冰发育/冰湖扩张过程，其核心组件包括：冰川表面物质平衡梯度模型/三维冰川动力学模型/冰川汇流模型，充分考虑了冰川水资源不同分量的演化过程。了解详细研究方法推荐阅读相关研究论文"Positive glacial regulatory processes promote sustainability of Asian glacier water resources" (Wang et al., 2026)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   To validate data accuracy and quantify its uncertainty, this dataset was compared with multiple observational sources including remote sensing observations of glacier changes, measured surface mass balance data, glacier flow velocity datasets, and remote sensing imagery of glacial lakes. The comparison demonstrates reliable data quality. For detailed data quality assessment, refer to the related research paper “Positive glacial regulatory processes promote sustainability of Asian glacier water resources” (Wang et al., 2026). </w:t>
+        <w:t xml:space="preserve">  为验证数据精度和量化其不确定性，该数据集与冰川变化遥感观测/实测表面物质平衡/冰川流速数据集/冰湖遥感影像等多源观测进行对比，表明数据质量可靠。了解详细数据质量评估推荐阅读相关研究论文"Positive glacial regulatory processes promote sustainability of Asian glacier water resources" (Wang et al., 2026)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2100/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2100/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:High Mountain Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">亚洲高山区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2000.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8800.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:716.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">716.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:glacier, glacial lake, dead ice, CMIP6</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 冰湖, 死冰, CMIP6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015-2100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015-2100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tibetan Plateau,  Third Pole,  High Mountain Asia,  Asian Water Tower </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原,  第三极,  亚洲高山区,  亚洲水塔 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,51 +1309,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1069,51 +1398,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 67.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1135,51 +1482,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1206,51 +1571,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1276,720 +1659,1047 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:093149675976</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang Qiong,  Wang Xin,  Duan Keqin,  He Jinping,  Zhang Yaonan,  Kang Jianfang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王琼,  王欣,  段克勤,  何锦屏,  张耀南,  康建芳 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Qiong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王琼  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Wang Xin </w:t>
+        <w:t xml:space="preserve">,  王欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Qiong , Wang Xin , Duan Keqin , He Jinping , Zhang Yaonan , Kang Jianfang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王琼, 王欣, 段克勤, 何锦屏, 张耀南, 康建芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42171137</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42171137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Simulation of glacial lake formation and development under future warming scenarios and its disaster effects</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">未来升温情境下冰湖形成与发育模拟及其灾害效应</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:U23A2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U23A2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Simulation and Early Warning of Dynamic/Thermal Coupling Processes in the Himalayan Glacial Avalanche-Glacial Lake Outburst Disaster Chain</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">喜马拉雅山冰崩-冰湖溃决灾害链动力/热力耦合过程模拟及预警</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2023NCDC009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023NCDC009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Development of a 21st Century Glacial and Glacial Lake Evolution Dataset for Asian High-Altitude Regions</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">亚洲高山区21世纪冰川冰湖演化数据集研制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Qiong, Wang Xin, Duan Keqin, He Jinping, Zhang Yaonan, Kang Jianfang. Dataset of glacier-dead ice-glacial lake variations in High Mountain Asia during 21st century. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7057.2026.</w:t>
+        <w:t xml:space="preserve">王琼,王欣,段克勤,何锦屏,张耀南,康建芳. 21世纪亚洲高山区冰川-死冰-冰湖变化数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7057.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Qiong, Wang Xin, Duan Keqin, Liu Qiao, Yin Yongsheng, Ran Weijie, Liu Shiyin, Bolch Tobias, Baldacchino Francesca, He Jinping, Ding Yongjian, Zhang Yaonan, Zhang Yong, Wei Junfeng, Jiang Zongli, Chen Xiaojie. Positive glacial regulatory processes promote sustainability of Asian glacier water resources[J/OL]. Communications Earth &amp; Environment, 2026-01-23, 7(1): 110. DOI: 10.1038/s43247-026-03225-4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">