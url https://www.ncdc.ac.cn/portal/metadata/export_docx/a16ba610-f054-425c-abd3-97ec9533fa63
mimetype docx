--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Crown conductance of Qinghai spruce forest at 2800m in Heihe Pailugou watershed (2011)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河排露沟流域2800m青海云杉林冠层导度（2011年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0027.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Crown conductance of Qinghai spruce forest at 2800m in Heihe Pailugou watershed (2011)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1596</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0027.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1596</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Canopy conductance, as an overall indicator of stomatal exchange in plant ecosystems, is an important parameter used in simulating material and energy exchange on underlying surfaces. This data is the canopy conductance of Qinghai spruce forest at an altitude of 2800m in the Heihe Pailugou watershed in 2011 </w:t>
+        <w:t xml:space="preserve">  冠层导度(canopy conductance)作为植物生态系统气孔交换的整体指标，是进行下垫面物质和能量交换模拟时使用的重要参数。本数据为2011年黑河排露沟流域2800m海拔处青海云杉林冠层导度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Self production</w:t>
+        <w:t xml:space="preserve">  自主生产。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Raw measurement data, without manual processing</w:t>
+        <w:t xml:space="preserve">  原始测量数据，未经人工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/06/13-2011/10/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/06/13-2011/10/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Pailugou basin of Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河排露沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:12.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Spruce, canopy conductance, canopy</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云杉, 林冠层导度, 林冠</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Drainage ditch basin of Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河排露沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Heihe project data management center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe project data management center. Crown conductance of Qinghai spruce forest at 2800m in Heihe Pailugou watershed (2011). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1596.</w:t>
+        <w:t xml:space="preserve">黑河计划数据管理中心. 黑河排露沟流域2800m青海云杉林冠层导度（2011年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1596.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>