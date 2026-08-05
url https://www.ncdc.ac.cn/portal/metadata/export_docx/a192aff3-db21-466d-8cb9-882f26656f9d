--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,878 +2,996 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Impacts of climate and Glacier Evolution in southwest monsoon region on resources and sustainable development in Lijiang Yulong Snow Mountain Area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">西南季风区气候与冰川演变对丽江-玉龙雪山地区资源和可持续发展的影响项目的汇交数据（2004.1-2006.12）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3854.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Impacts of climate and Glacier Evolution in southwest monsoon region on resources and sustainable development in Lijiang Yulong Snow Mountain Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.298</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3854.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.298</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The impact of climate and Glacier Evolution in southwest monsoon region on the resources and sustainable development of Lijiang Yulong Snow Mountain region belongs to the major research program of "environmental and Ecological Sciences in Western China" of National Natural Science Foundation of China. The person in charge of the project is he Yuanqing, researcher of Institute of cold and dry region environment and engineering, Chinese Academy of Sciences. The running time of the project is from January 2004 to December 2006. Data of the project: data compilation of the glacier and environment observation and research station of Yulong Snow Mountain, in the form of word document. The data contents include: 1. Mass balance of Baishui 1 glacier from September to December 2008 (profile, measuring rod, accumulated consumption); 2. Changes of Baishui 1 glacier in Yulong Snow Mountain from 1997 to 2008 (date, terminal elevation, terminal advance and retreat distance; 2, 3. Statistical table of monthly average flow of Mujia station from 1979 to 2003 (annual average flow, annual maximum flow, annual maximum time, annual minimum flow, annual minimum time) 4. Meteorological data of Yulong Snow Mountain Glacier observation laboratory experimental station from 2000 to 2008, daily average temperature (℃), daily precipitation (mm), daily average relative humidity, daily average sunshine hours, daily air pressure value, daily average temperature (℃), daily average precipitation (mm), daily average relative humidity, daily average sunshine hours, daily average air pressure value, daily average temperature (℃), daily average precipitation (mm), daily average relative humidity (mm), daily average sunshine hours, daily air pressure value, daily average temperature (℃), daily, Daily average wind speed 2006-2008 Ganhaizi meteorological station daily average temperature (℃), daily precipitation (mm), daily average relative humidity, daily average sunshine hours, daily air pressure, daily average wind speed Daily average temperature (℃), daily precipitation (mm), daily average relative humidity, daily average sunshine hours, daily air pressure and daily average wind speed in Baishui 1 glacier accumulation area of Yulong Snow Mountain in 2008 Daily mean temperature (℃) at the end of Baishui No.1 glacier in 2008, daily precipitation (mm), daily mean relative humidity, daily mean sunshine hours, daily atmospheric pressure and daily mean wind speed Dew point temperature of Ganhaizi in 2006-2008 Average daily CO2 content at Ganhaizi meteorological station from 2006 to 2007 (PPM) Air vapor pressure at the end of glacier (kPa) Air vapor pressure of meteorological station in Glacier accumulation area (kPa) 5. Ice temperature data of Baishui 1 glacier in Yulong Snow Mountain Measured resistance value of ice temperature hole at No.1, No.2 and No.3 measuring points </w:t>
+        <w:t xml:space="preserve">西南季风区气候与冰川演变对丽江-玉龙雪山地区资源和可持续发展的影响项目属于国家自然科学基金“中国西部环境与生态科学”重大研究计划，负责人为中国科学院寒区旱区环境与工程研究所何元庆研究员，项目运行时间为2004.1-2006.12。该项目汇交数据：玉龙雪山冰川与环境观测研究站资料整编，格式为word文档，数据内容包括：1.2008年9—12月白水1号冰川物质平衡(剖面,测杆,积消量)2.1997-2008年玉龙雪山白水1号冰川的变化情况(日期,末端海拔,末端进退距离,南侧进退距离)3.木家站1979-2003年月平均流量统计表(年均流量,年最大流量,年最大时间,年最小流量,年最小时间)4.玉龙雪山冰川观测室试验站气象资料2000年-2008年大本营气象站逐日平均气温（℃）,逐日降水量(mm),逐日平均相对湿度,逐日平均日照时数,逐日气压值,逐日平均风速2006年-2008年甘海子气象站逐日平均气温（℃））,逐日降水量(mm),逐日平均相对湿度,逐日平均日照时数,逐日气压值,逐日平均风速 2008年玉龙雪山白水1号冰川积累区逐日平均气温表（℃）,）,逐日降水量(mm),逐日平均相对湿度,逐日平均日照时数,逐日气压值,逐日平均风速 2008年玉龙雪山白水1号冰川冰川末端逐日平均气温表（℃））,逐日降水量(mm),逐日平均相对湿度,逐日平均日照时数,逐日气压值,逐日平均风速 2006-2008甘海子露点温度 2006-2007甘海子气象站日均CO2含量(ppm) 冰川末端气象站空气水汽压（kPa） 冰川积累区气象站空气水汽压（kPa） 5.玉龙雪山白水1号冰川冰温资料 1号,2号,3号测点冰温孔实测电阻值</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Project data: data compilation of Yulong Snow Mountain Glacier and environment observation and research station, in word format</w:t>
+        <w:t xml:space="preserve">项目汇交数据：玉龙雪山冰川与环境观测研究站资料整编，格式为word文档.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1997/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yulong Snow Mountain, Lijiang, Yunnan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省丽江玉龙雪山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">文档</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:material balance, Glacier change, Meteorological data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">物质平衡, 冰川变化, 气象资料</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1997 2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yunnan Province,  Lijiang Jade Dragon Snow Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省,  丽江玉龙雪山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1025,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1114,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1198,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1287,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1375,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:He yuanqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何元庆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">He yuanqing. Impacts of climate and Glacier Evolution in southwest monsoon region on resources and sustainable development in Lijiang Yulong Snow Mountain Area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.298.</w:t>
+        <w:t xml:space="preserve">何元庆. 西南季风区气候与冰川演变对丽江-玉龙雪山地区资源和可持续发展的影响项目的汇交数据（2004.1-2006.12）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.298.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>