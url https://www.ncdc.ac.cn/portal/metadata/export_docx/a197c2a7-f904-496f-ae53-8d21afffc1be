--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">东北多年冻土区30m土地利用/覆被空间分布数据（1985-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m land use/cover spatial distribution data of the permafrost region in Northeast China (1985-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m land use/cover spatial distribution data of the permafrost region in Northeast China (1985-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7296.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7296.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7296.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于中国土地覆盖年度数据集（CLCD）（https://www.ncdc.ac.cn/portal/metadata/9de270f3-b5ad-4e19-afc0-2531f3977f2f） 制作而成结合人工解译和算法分类方法，对中国东北区域的土地覆盖进行了精确的分类和分，数据集包含了九类主要的陆地覆盖类型，包括耕地、林地、草地、水域、城市、耕地、林地、草地、水域、城市、湿地、沙地、裸地和冰雪湿地、沙地、裸地和冰雪。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国土地覆盖年度数据集（CLCD）（https://www.ncdc.ac.cn/portal/metadata/9de270f3-b5ad-4e19-afc0-2531f3977f2f）</w:t>
+        <w:t xml:space="preserve">    China Land Cover Annual Dataset (CLCD)（ https://www.ncdc.ac.cn/portal/metadata/9de270f3-b5ad-4e19-afc0-2531f3977f2f ）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用 Landsat 图像，构建 1985 年至 2022 年中国第一个源自 Landsat 的年度土地覆被产品 （CLCD）；通过结合从中国土地利用/覆盖数据集（CLUD）中提取的稳定样本和来自卫星时间序列数据、谷歌地球和谷歌地图的视觉解释样本收集训练样本；通过所有可用的 Landsat 数据构建多个时态指标，并将其馈送到随机森林分类器以获得分类结果。   然后对东北地区进行裁剪，得到东北多年冻土区1km 分辨率土地利用/覆被空间分布数据。</w:t>
+        <w:t xml:space="preserve">    Using Landsat images, construct China's first annual land cover product (CLCD) derived from Landsat from 1985 to 2022; Collect training samples by combining stable samples extracted from the China Land Use/Cover Dataset (CLUD) with visual interpretation samples from satellite time series data, Google Earth, and Google Maps; Construct multiple temporal indicators from all available Landsat data and feed them into a random forest classifier to obtain classification results.     Then, the Northeast region was cropped to obtain 1km resolution land use/cover spatial distribution data in the permafrost region of Northeast China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集具有较高的整体分类精度，尤其以对森林、草地及裸地等自然地物的长时序稳定监测能力见长，适合用于分析大尺度的生态演变过程。</w:t>
+        <w:t xml:space="preserve">    This dataset has high overall classification accuracy, especially in terms of long-term stable monitoring capabilities for natural features such as forests, grasslands, and bare land, making it suitable for analyzing large-scale ecological evolution processes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1985/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1985/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">662.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:662.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">草地, 水域, 城市, 湿地, 沙地裸地, 冰雪, 土地覆盖, 耕地, 林地</w:t>
+        <w:t xml:space="preserve">Theme:grassland, water bodies, cities, wetlands, sandy bare land, ice and snow, Land cover, cultivated land, forest land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985 1990 2000 2010 2020</w:t>
+        <w:t xml:space="preserve">Time:1985 1990 2000 2010 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">Place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 54.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">136.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李国玉 </w:t>
+        <w:t xml:space="preserve">contributors:Li Guoyu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈敦  </w:t>
+        <w:t xml:space="preserve">author:Chen Dun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Chen Dun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022FY100700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李国玉. 东北多年冻土区30m土地利用/覆被空间分布数据（1985-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7296.2026.</w:t>
+        <w:t xml:space="preserve">Li Guoyu. 30m land use/cover spatial distribution data of the permafrost region in Northeast China (1985-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7296.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>