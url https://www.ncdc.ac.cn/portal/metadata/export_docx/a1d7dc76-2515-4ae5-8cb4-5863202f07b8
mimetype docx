--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1108 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域 34 个涡动通量站点的后处理碳通量数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River Basin, China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River Basin, China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.11888/Terre.tpdc.301321</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.11888/Terre.tpdc.301321</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">18406.11.Terre.tpdc.301321</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为黑河流域水文气象观测网的碳通量原始观测数据。为便于数据使用者便捷、高效地应用该数据，结合碳通量数据的专题应用需求，对该观测网的碳通量观测数据及其密切相关的气象环境因子进行了进一步后处理：对缺失的气象要素和碳通量数据进行插补，对碳通量数据进行拆分，最终获得时间连续的总初级生产力（GPP）、生态系统呼吸（Reco）、生态系统交换量（NEE），以及相关气象环境因子（包括向下短波辐射Rg、空气温度Ta、表层土壤温度Ts、空气相对湿度RH、饱和水汽压差VPD、表层土壤水分SWC、降水P、大气压PA、摩擦风速uStar）。  该数据集包含了 34 个站点，其中 18 个站点有连续多年观测，16 个站点只在 2012 年生长季进行了观测。站点涵盖了多种植被类型，包括高寒草甸、高寒沼泽草甸、亚高山森林、干旱区河岸林、农田和湿地、戈壁/沙漠等。详细的站点信息和数据格式介绍请参见数据文件中的“Fair_Data_Use_Policy_and_Readme_Heihe_carbon_flux.docx”。"</w:t>
+        <w:t xml:space="preserve">    This dataset is the raw observation data of carbon flux from the hydrological and meteorological observation network in the Heihe River Basin. In order to facilitate the convenient and efficient application of this data by data users, combined with the special application requirements of carbon flux data, further post-processing was carried out on the carbon flux observation data and its closely related meteorological environmental factors of the observation network: missing meteorological elements and carbon flux data were interpolated, and the carbon flux data was split to obtain time continuous total primary productivity (GPP), ecosystem respiration (Reco), ecosystem exchange capacity (NEE), as well as related meteorological environmental factors (including downward shortwave radiation Rg, air temperature Ta, surface soil temperature Ts, relative air humidity RH, saturated vapor pressure difference VPD, surface soil moisture SWC, precipitation P, atmospheric pressure PA, friction wind speed uStar).     This dataset contains 34 sites, of which 18 sites have been observed continuously for many years, and 16 sites only observed during the 2012 growing season. The site covers multiple vegetation types, including alpine meadows, alpine swamp meadows, subalpine forests, riparian forests in arid areas, farmland and wetlands, Gobi/desert, etc. For detailed site information and data format introduction, please refer to the "Fair_data-Use-Policy_and_Seadme-Heihe_carbon_flux. docx" in the data file. " </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）仪器布设：涡动相关仪的架高4.5m，采样频率10Hz，超声朝向是正北向，超声风速温度仪（CSAT3）与CO2/H2O分析仪（Li7500RS）之间的距离是15cm。空气温度、相对湿度传感器架设在5m处，朝向正北；气压计安装在地面上的防撬箱内；翻斗式雨量计安装在10m处；四分量辐射仪安装在6m处，朝向正南；两个红外温度计安装在6m处，朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地下10cm处，在距离气象塔2m的正南方；土壤水分探头埋设在地下10cm处，在距离气象塔2m的正南方。  （2）观测项目：空气温湿度（Ta_5m、RH_5m）（单位：摄氏度、百分比）、气压（Press）（单位：百帕）、降水量（Rain）（单位：毫米）、风速（WS_10m）（单位：米/秒）、风向（WD_10m）（单位：度）、辐射（RG）（单位：瓦/平方米）、土壤温度（Ts）（单位：摄氏度）、土壤水分（Ms）（单位：体积含水量，百分比）。</w:t>
+        <w:t xml:space="preserve"> (1) Instrument layout: The vortex correlation instrument is mounted at a height of 4.5m, with a sampling frequency of 10Hz. The ultrasonic direction is due north, and the distance between the ultrasonic wind speed temperature meter (CSAT3) and the CO2/H2O analyzer (Li7500RS) is 15cm. The air temperature and relative humidity sensors are mounted at a distance of 5m, facing due north; The barometer is installed in an anti pry box on the ground; The tipping bucket rain gauge is installed at a distance of 10m; The four component radiometer is installed at a distance of 6m, facing due south; Two infrared thermometers are installed at a distance of 6m, facing due south, with the probes facing vertically downwards; The soil temperature probe is buried 10cm underground, just south of the meteorological tower 2m away; The soil moisture probe is buried 10cm underground, just south of the meteorological tower 2m away.  (2) Observation items: Air temperature and humidity (Ta_5m, RH_5m) (unit: Celsius, percentage), air pressure (Press) (unit: hectopascal), precipitation (Rain) (unit: millimeter), wind speed (WS_10m) (unit: meter/second), wind direction (WD_10m) (unit: degree), radiation (RG) (unit: watt/square meter), soil temperature (Ts) (unit: Celsius), soil moisture (Ms) (unit: volumetric moisture content, percentage).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对缺失的气象要素和碳通量使用随机森林进行插补。</w:t>
+        <w:t xml:space="preserve"> Use random forests to interpolate missing meteorological elements and carbon fluxes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  质量标识分为两级（质量标识 0 表示数据质量好， 1 表示插补数据）。</w:t>
+        <w:t xml:space="preserve"> Quality identification is divided into two levels (quality identification 0 indicates good data quality, and 1 indicates interpolated data). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">873.0m-</w:t>
+        <w:t xml:space="preserve">altitude:873.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4148.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">339.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:339.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">CSV</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:CSV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">碳通量, 黑河流域, 涡动通量站</w:t>
+        <w:t xml:space="preserve">Theme:Carbon flux, Heihe River Basin, Vortex flux station</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Other disciplines of Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1137,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1310,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1399,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1487,977 +1226,702 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王旭峰,  车涛,  肖劲峰,  王同红,  谭俊磊,  张阳,  任志国,  耿丽英,  王海波,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Xufeng,  Che Tao,  Xiao Jinfeng,  Wang Tonghong,  Tan Junlei,  Zhang Yang,  Ren zhiguo,  GENG Liying,  WANG Haibo,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王旭峰  </w:t>
+        <w:t xml:space="preserve">author:Wang Xufeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  车涛  </w:t>
+        <w:t xml:space="preserve">,  Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  肖劲峰  </w:t>
+        <w:t xml:space="preserve">,  Xiao Jinfeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王同红  </w:t>
+        <w:t xml:space="preserve">,  Wang Tonghong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  谭俊磊  </w:t>
+        <w:t xml:space="preserve">,  Tan Junlei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张阳  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  任志国  </w:t>
+        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  耿丽英  </w:t>
+        <w:t xml:space="preserve">,  GENG Liying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王海波  </w:t>
+        <w:t xml:space="preserve">,  WANG Haibo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Xufeng , Wang Tonghong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:23ZDKA0004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">内陆河流域水与生态变化对比研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Comparative Study on Water and Ecological Changes in Inland River Basins</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王旭峰,车涛,肖劲峰,王同红,谭俊磊,张阳,任志国,耿丽英,王海波,徐自为. 黑河流域 34 个涡动通量站点的后处理碳通量数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:18406.11.Terre.tpdc.301321.</w:t>
+        <w:t xml:space="preserve">Wang Xufeng, Che Tao, Xiao Jinfeng, Wang Tonghong, Tan Junlei, Zhang Yang, Ren zhiguo, GENG Liying, WANG Haibo, Xu ziwei. A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River Basin, China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:18406.11.Terre.tpdc.301321.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang X, Che T, Xiao J, Wang T, Tan J, Zhang Y, Ren Z, Geng L, Wang H, Xu Z, Liu S, Li X. A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River basin, China[J/OL]. Earth Syst. Sci. Data, 2025-04-03, 17, (4): 1329-1346. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-1329-2025.</w:t>
       </w:r>