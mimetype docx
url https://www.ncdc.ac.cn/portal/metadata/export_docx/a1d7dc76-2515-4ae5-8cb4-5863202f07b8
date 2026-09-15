--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River Basin, China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域 34 个涡动通量站点的后处理碳通量数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.11888/Terre.tpdc.301321</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River Basin, China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">18406.11.Terre.tpdc.301321</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.11888/Terre.tpdc.301321</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18406.11.Terre.tpdc.301321</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset is the raw observation data of carbon flux from the hydrological and meteorological observation network in the Heihe River Basin. In order to facilitate the convenient and efficient application of this data by data users, combined with the special application requirements of carbon flux data, further post-processing was carried out on the carbon flux observation data and its closely related meteorological environmental factors of the observation network: missing meteorological elements and carbon flux data were interpolated, and the carbon flux data was split to obtain time continuous total primary productivity (GPP), ecosystem respiration (Reco), ecosystem exchange capacity (NEE), as well as related meteorological environmental factors (including downward shortwave radiation Rg, air temperature Ta, surface soil temperature Ts, relative air humidity RH, saturated vapor pressure difference VPD, surface soil moisture SWC, precipitation P, atmospheric pressure PA, friction wind speed uStar).     This dataset contains 34 sites, of which 18 sites have been observed continuously for many years, and 16 sites only observed during the 2012 growing season. The site covers multiple vegetation types, including alpine meadows, alpine swamp meadows, subalpine forests, riparian forests in arid areas, farmland and wetlands, Gobi/desert, etc. For detailed site information and data format introduction, please refer to the "Fair_data-Use-Policy_and_Seadme-Heihe_carbon_flux. docx" in the data file. " </w:t>
+        <w:t xml:space="preserve">  本数据集为黑河流域水文气象观测网的碳通量原始观测数据。为便于数据使用者便捷、高效地应用该数据，结合碳通量数据的专题应用需求，对该观测网的碳通量观测数据及其密切相关的气象环境因子进行了进一步后处理：对缺失的气象要素和碳通量数据进行插补，对碳通量数据进行拆分，最终获得时间连续的总初级生产力（GPP）、生态系统呼吸（Reco）、生态系统交换量（NEE），以及相关气象环境因子（包括向下短波辐射Rg、空气温度Ta、表层土壤温度Ts、空气相对湿度RH、饱和水汽压差VPD、表层土壤水分SWC、降水P、大气压PA、摩擦风速uStar）。  该数据集包含了 34 个站点，其中 18 个站点有连续多年观测，16 个站点只在 2012 年生长季进行了观测。站点涵盖了多种植被类型，包括高寒草甸、高寒沼泽草甸、亚高山森林、干旱区河岸林、农田和湿地、戈壁/沙漠等。详细的站点信息和数据格式介绍请参见数据文件中的“Fair_Data_Use_Policy_and_Readme_Heihe_carbon_flux.docx”。"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Instrument layout: The vortex correlation instrument is mounted at a height of 4.5m, with a sampling frequency of 10Hz. The ultrasonic direction is due north, and the distance between the ultrasonic wind speed temperature meter (CSAT3) and the CO2/H2O analyzer (Li7500RS) is 15cm. The air temperature and relative humidity sensors are mounted at a distance of 5m, facing due north; The barometer is installed in an anti pry box on the ground; The tipping bucket rain gauge is installed at a distance of 10m; The four component radiometer is installed at a distance of 6m, facing due south; Two infrared thermometers are installed at a distance of 6m, facing due south, with the probes facing vertically downwards; The soil temperature probe is buried 10cm underground, just south of the meteorological tower 2m away; The soil moisture probe is buried 10cm underground, just south of the meteorological tower 2m away.  (2) Observation items: Air temperature and humidity (Ta_5m, RH_5m) (unit: Celsius, percentage), air pressure (Press) (unit: hectopascal), precipitation (Rain) (unit: millimeter), wind speed (WS_10m) (unit: meter/second), wind direction (WD_10m) (unit: degree), radiation (RG) (unit: watt/square meter), soil temperature (Ts) (unit: Celsius), soil moisture (Ms) (unit: volumetric moisture content, percentage).</w:t>
+        <w:t xml:space="preserve">  （1）仪器布设：涡动相关仪的架高4.5m，采样频率10Hz，超声朝向是正北向，超声风速温度仪（CSAT3）与CO2/H2O分析仪（Li7500RS）之间的距离是15cm。空气温度、相对湿度传感器架设在5m处，朝向正北；气压计安装在地面上的防撬箱内；翻斗式雨量计安装在10m处；四分量辐射仪安装在6m处，朝向正南；两个红外温度计安装在6m处，朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地下10cm处，在距离气象塔2m的正南方；土壤水分探头埋设在地下10cm处，在距离气象塔2m的正南方。  （2）观测项目：空气温湿度（Ta_5m、RH_5m）（单位：摄氏度、百分比）、气压（Press）（单位：百帕）、降水量（Rain）（单位：毫米）、风速（WS_10m）（单位：米/秒）、风向（WD_10m）（单位：度）、辐射（RG）（单位：瓦/平方米）、土壤温度（Ts）（单位：摄氏度）、土壤水分（Ms）（单位：体积含水量，百分比）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Use random forests to interpolate missing meteorological elements and carbon fluxes.</w:t>
+        <w:t xml:space="preserve">  对缺失的气象要素和碳通量使用随机森林进行插补。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Quality identification is divided into two levels (quality identification 0 indicates good data quality, and 1 indicates interpolated data). </w:t>
+        <w:t xml:space="preserve">  质量标识分为两级（质量标识 0 表示数据质量好， 1 表示插补数据）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:873.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">873.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4148.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:339.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">339.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:CSV</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Carbon flux, Heihe River Basin, Vortex flux station</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">碳通量, 黑河流域, 涡动通量站</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Other disciplines of Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,726 +1487,999 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang Xufeng,  Che Tao,  Xiao Jinfeng,  Wang Tonghong,  Tan Junlei,  Zhang Yang,  Ren zhiguo,  GENG Liying,  WANG Haibo,  Xu ziwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王旭峰,  车涛,  肖劲锋,  王同红,  谭俊磊,  张阳,  任志国,  耿丽英,  王海波,  徐自为 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Xufeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王旭峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Che Tao </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xiao Jinfeng </w:t>
+        <w:t xml:space="preserve">,  肖劲锋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Wang Tonghong </w:t>
+        <w:t xml:space="preserve">,  王同红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yang </w:t>
+        <w:t xml:space="preserve">,  张阳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  GENG Liying </w:t>
+        <w:t xml:space="preserve">,  耿丽英  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  WANG Haibo </w:t>
+        <w:t xml:space="preserve">,  王海波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Xufeng , Wang Tonghong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王旭峰, 王同红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:23ZDKA0004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23ZDKA0004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Comparative Study on Water and Ecological Changes in Inland River Basins</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内陆河流域水与生态变化对比研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Xufeng, Che Tao, Xiao Jinfeng, Wang Tonghong, Tan Junlei, Zhang Yang, Ren zhiguo, GENG Liying, WANG Haibo, Xu ziwei. A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River Basin, China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:18406.11.Terre.tpdc.301321.</w:t>
+        <w:t xml:space="preserve">王旭峰,车涛,肖劲锋,王同红,谭俊磊,张阳,任志国,耿丽英,王海波,徐自为. 黑河流域 34 个涡动通量站点的后处理碳通量数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:18406.11.Terre.tpdc.301321.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang X, Che T, Xiao J, Wang T, Tan J, Zhang Y, Ren Z, Geng L, Wang H, Xu Z, Liu S, Li X. A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River basin, China[J/OL]. Earth Syst. Sci. Data, 2025-04-03, 17, (4): 1329-1346. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-1329-2025.</w:t>
+        <w:t xml:space="preserve">Wang X, Che T, Xiao J, Wang T, Tan J, Zhang Y, Ren Z, Geng L, Wang H, Xu Z, Liu S, Li X. A post-processed carbon flux dataset for 34 eddy covariance flux sites across the Heihe River basin, China[J/OL]. Earth Syst. Sci. Data, 2025-04-03, 17(4): 1329-1346. DOI: 10.5194/essd-17-1329-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>