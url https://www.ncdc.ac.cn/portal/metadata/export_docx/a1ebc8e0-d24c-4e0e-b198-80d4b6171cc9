--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qinghai Provincial Water Resources Bulletin (2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青海省水资源公报（2016年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2404.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Qinghai Provincial Water Resources Bulletin (2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2404.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2404.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2404.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the water consumption data of agricultural irrigation, industry, residents' life, ecological environment, etc. in Golmud City, Qinghai Province in 2016. Relevant data were obtained from Qinghai Provincial Water Resources Bulletin in 2016 and analyzed and summarized by Excel software. </w:t>
+        <w:t xml:space="preserve">  本数据为青海省格尔木市2016年在农田灌溉、工业、居民生活、生态环境等方面的耗水量数据。利用2016年青海省水资源公报获取相关数据，经过Excle软件分析汇总。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The data is sorted out according to the 2016 Qinghai Provincial Water Resources Bulletin.</w:t>
+        <w:t xml:space="preserve">  数据根据2016年青海省水资源公报整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Statistical analysis and sorting.</w:t>
+        <w:t xml:space="preserve">  统计分析整理得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  When processing to generate a data table, keep all original data. </w:t>
+        <w:t xml:space="preserve">  保留所有原始数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical Bulletin, Water resource quantity, water storage dynamics, water resource utilization, water quality overview</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">统计公报, 水资源量, 蓄水动态, 水资源利用, 水质概况</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Minyufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:qiu liuchao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邱流潮 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:shi zheqi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">史喆奇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:qiu liuchao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邱流潮</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">qiu liuchao. Qinghai Provincial Water Resources Bulletin (2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2404.2022.</w:t>
+        <w:t xml:space="preserve">邱流潮. 青海省水资源公报（2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2404.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>