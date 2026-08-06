--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014年若尔盖高寒湿地生态系统研究站玛曲观测站气象塔观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological tower observation data from the Ruoerge Alpine Wetland Ecosystem Research Station Maqu Observatory in 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological tower observation data from the Ruoerge Alpine Wetland Ecosystem Research Station Maqu Observatory in 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/casnw.020.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.020.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1276</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为若尔盖高寒湿地生态系统研究站在玛曲观测站气象塔数据，本数据包含不同梯度的平均空气温度、 平均相对湿度、平均风速、平均风向、大气压强、净辐射量等观测要素。</w:t>
+        <w:t xml:space="preserve">This data set is the data of meteorological tower at Maqu observation station of Zoige alpine wetland ecosystem research station. The data includes observation elements of different gradients, such as average air temperature, average relative humidity, average wind speed, average wind direction, atmospheric pressure, net radiation, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经过人工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">四川省若尔盖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ruoergai, Sichuan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">温度, 湿度, 大气, 净辐射</w:t>
+        <w:t xml:space="preserve">Theme:Temperature, humidity, atmosphere, net radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">四川省,  若尔盖,  玛曲 </w:t>
+        <w:t xml:space="preserve">Place:Maqu,  Zoige,  Sichuan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王少影</w:t>
+        <w:t xml:space="preserve">contacts:Wang Shao Ying </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967092</w:t>
+        <w:t xml:space="preserve">phone:0931-4967092</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangshoying@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangshoying@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王少影 </w:t>
+        <w:t xml:space="preserve">contributors:WangShaoying </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王少影  </w:t>
+        <w:t xml:space="preserve">author:WangShaoying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WangShaoying </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王少影. 2014年若尔盖高寒湿地生态系统研究站玛曲观测站气象塔观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1276.</w:t>
+        <w:t xml:space="preserve">WangShaoying. Meteorological tower observation data from the Ruoerge Alpine Wetland Ecosystem Research Station Maqu Observatory in 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1276.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>