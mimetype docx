--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -2,1098 +2,862 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域明代以后古居民点分布数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of ancient settlements distribution in the Heihe River Basin after the Ming Dynasty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of ancient settlements distribution in the Heihe River Basin after the Ming Dynasty</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0005.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0005.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.802</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据为恢复对黑河流域明代以后时期到民国时期古居民点分布复原，重建以《重刊甘镇志》、《重修肃州新志》和《甘州府志》及民国各县县志为基础，同时结合20世纪 60年代地形图和遥感影像进行重建了黑河流域古居民点空间分布数据。 该数据集包括明朝、清朝和民国三个时期的古居民点空间分布数据。 数据集以ArcGIS软件包括三个Shapefile文件，采用Transverse Mercator 投影，Krasovsky 1940坐标系，可用ArcGIS等GIS软件打开。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">《重刊甘镇志》、《重修肃州新志》和《甘州府志》及民国各县县志、20世纪 60年代地形图和遥感影像</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">数字矢量化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
-      </w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">46.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:46.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">矢量</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">投影：</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transverse Mercator 投影 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">古遗址, 居民点</w:t>
+        <w:t xml:space="preserve">Theme:Ancient ruins, Settlements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1368 1644 1949</w:t>
+        <w:t xml:space="preserve">Time:1368 1644 1949</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  黑河 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +891,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +962,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1028,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1099,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,818 +1169,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颉耀文 </w:t>
+        <w:t xml:space="preserve">contributors:JIE Yaowen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颉耀文  </w:t>
+        <w:t xml:space="preserve">author:JIE Yaowen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center , JIE Yaowen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91025010</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：黑河流域历史时期水土资源开发利用的空间格局演变</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">颉耀文. 黑河流域明代以后古居民点分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.802.</w:t>
+        <w:t xml:space="preserve">JIE Yaowen. Dataset of ancient settlements distribution in the Heihe River Basin after the Ming Dynasty. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.802.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>