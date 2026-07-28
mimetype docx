--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区太阳分光光度计观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Joint experiment of Heihe comprehensive remote sensing: observation data set of solar spectrophotometer in dense observation area of Yingke oasis and huazhaizi desert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joint experiment of Heihe comprehensive remote sensing: observation data set of solar spectrophotometer in dense observation area of Yingke oasis and huazhaizi desert</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1787.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1787.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1807</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对红外温度数据做了定标；原纪录中A样区的红外温度计编号为冯磊-#3，缺少对应的标定系数，因此无法进行红外温度定标；B样区的航带10没有数据记录；C样区的航带8数据的line7和120m样方数据的line5没有记录结束时间。   在盈科绿洲与花寨子荒漠加密观测区利用CE318太阳分光光度计获得了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）飞行、成像光谱仪OMIS-2飞行同步，TM、ASTER、CHRIS和Hyperion等卫星同步、以及常规观测的大气参数数据，为进行各个遥感影像和地面测量数据的大气纠正提供重要大气参数。   测量内容：CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞丽散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量。根据需要，其数据可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。   试验仪器：采用了北京师范大学和中科院遥感所CE318各一台，其中北京师范大学CE318，可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量；中科院遥感所CE318一台，可提供1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm共9个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   测量时间：两台仪器在盈科绿洲与花寨子荒漠加密观测区、张掖市加密观测区共进行了15天24次观测，时间分别为：2008-05-20，2008-05-23，2008-05-25，2008-05-27，2008-06-04，2008-06-06，2008-06-16，2008-06-20，2008-06-22，2008-06-23，2008-06-27，2008-06-29，2008-07-01，2008-07-07，2008-07-11，并与红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行、成像光谱仪OMIS-2航空飞行同步，TM、ASTER、CHRIS和Hyperion等卫星进行了同步观测。   数据处理：影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。 （1）预处理数据在运算过程中，大气压采用了大气压与高程经验关系获得，大部分与实际不符，因此，要得到精确的反演结果，需要同步的气象站数据； （2）仪器定标数据的误差引起反演结果的系统误差，需要组织进行野外定标或者仪器室内定标； （3）在反演水汽通道的气溶胶光学厚度以及水汽含量时需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。 室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标； 室内定标：标准光源。   数据内容：   （1） 原始数据以CE318特有文件格式.k7存储，可用ASTPWin软件打开，同时附带说明文件ReadMe.txt。    （2） 预处理文件：包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。数据预处理结果文件包括两部分：数据处理说明和数据处理结果。前者介绍数据处理的基本原理；后者给出了数据的处理结果，包括“几何位置与各个通道总的光学厚度”和“各个通道的瑞利散射和气溶胶光学厚度”两小部分。</w:t>
+        <w:t xml:space="preserve">Widas (wide angle infrared dual-mode line / area array) was obtained by CE318 solar spectrophotometer in Yingke oasis and huazhaizi desert intensive observation area Scanner, omis-2, TM, aster, Chris and Hyperion, as well as conventional observation of atmospheric parameters provide important atmospheric parameters for atmospheric correction of various remote sensing images and ground measurement data. The original data is stored in CE318 special file format. K7 and can be opened by astpwin software. The preprocessing file includes the retrieval of optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass involved in the calculation. Data preprocessing result file includes two parts: data processing description and data processing result. The former introduces the basic principle of data processing, while the latter gives the results of data processing, including "geometric position and total optical thickness of each channel" and "Rayleigh scattering and aerosol optical thickness of each channel". </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对红外温度数据做了定标；原纪录中A样区的红外温度计编号为冯磊-#3，缺少对应的标定系数，因此无法进行红外温度定标；B样区的航带10没有数据记录；C样区的航带8数据的line7和120m样方数据的line5没有记录结束时间。   CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞丽散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量。根据需要，其数据可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。   试验仪器：采用了北京师范大学和中科院遥感所CE318各一台，其中北京师范大学CE318，可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量；中科院遥感所CE318一台，可提供1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm共9个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   测量时间：两台仪器在盈科绿洲与花寨子荒漠加密观测区、张掖市加密观测区共进行了15天24次观测，时间分别为：2008-05-20，2008-05-23，2008-05-25，2008-05-27，2008-06-04，2008-06-06，2008-06-16，2008-06-20，2008-06-22，2008-06-23，2008-06-27，2008-06-29，2008-07-01，2008-07-07，2008-07-11，并与红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行、成像光谱仪OMIS-2航空飞行同步，TM、ASTER、CHRIS和Hyperion等卫星进行了同步观测。</w:t>
+        <w:t xml:space="preserve">  The infrared temperature data are calibrated; In the original record, the number of infrared thermometer in sample a area is Feng Lei -#3, which lacks the corresponding calibration coefficient, so the infrared temperature calibration cannot be carried out; There is no data record for flight belt 10 in sample area B; The end time is not recorded in line7 of flight belt 8 data and line5 of 120m quadrat data in sample area C.   CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through the direct solar radiation measurement data. The water vapor content of atmospheric gas column can be obtained from the 936nm measurement data of water vapor channel. According to the needs, the data can obtain various parameters at 550nm, so as to obtain horizontal visibility with the help of software such as MODTRAN or 6S   Test instrument: one CE318 of Beijing Normal University and one CE318 of Institute of remote sensing of Chinese Academy of sciences are adopted. Among them, CE318 of Beijing Normal University can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of atmospheric column can be retrieved by using 936nm measurement data; CE318, Institute of remote sensing, Chinese Academy of Sciences, can provide the optical thickness of 9 bands: 1640nm, 1020nm, 936nm, 870nm, 670nm, 550nm, 440nm, 380nm and 340nm, and can retrieve the water vapor content of the atmospheric column using 936nm measurement data   Measurement time: the two instruments carried out 24 observations in 15 days in Yingke oasis and huazhaizi desert intensive observation area and Zhangye intensive observation area, respectively: 2008-05-202008-05-232008-05-252008-05-272008-06-042008-06-062008-06-162008-06-202008-06-222008-06-232008-06-272008-06-292008-07-01, 2008-07-072008-07-11, It was synchronized with the wide-angle infrared dual-mode line / area array scanner (widas), imaging spectrometer omis-2, TM, aster, Chris, Hyperion and other satellites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。   （1）预处理数据在运算过程中，大气压采用了大气压与高程经验关系获得，大部分与实际不符，因此，要得到精确的反演结果，需要同步的气象站数据；   （2）仪器定标数据的误差引起反演结果的系统误差，需要组织进行野外定标或者仪器室内定标；   （3）在反演水汽通道的气溶胶光学厚度以及水汽含量时需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。 室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标； 室内定标：标准光源。   影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。   （1）预处理数据在运算过程中，大气压采用了大气压与高程经验关系获得，大部分与实际不符，因此，要得到精确的反演结果，需要同步的气象站数据；   （2）仪器定标数据的误差引起反演结果的系统误差，需要组织进行野外定标或者仪器室内定标；   （3）在反演水汽通道的气溶胶光学厚度以及水汽含量时需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。 室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标； 室内定标：标准光源。</w:t>
+        <w:t xml:space="preserve">Factors affecting CE318 data accuracy: local atmospheric pressure, instrument calibration parameters and various conversion factors （ 1) During the calculation of preprocessed data, the atmospheric pressure is obtained by using the empirical relationship between atmospheric pressure and elevation, which is mostly inconsistent with the reality. Therefore, in order to obtain accurate inversion results, synchronous meteorological station data is required;  （ 2) The error of instrument calibration data causes the systematic error of inversion results, so it is necessary to organize field calibration or instrument indoor calibration;  （ 3) The inversion of aerosol optical thickness and water vapor content in water vapor channel requires various conversion factors. The conversion factors are empirical parameters, and their practicability needs to be further verified. Outdoor calibration: under the condition of stable atmospheric parameters, obtain the measurement data with atmospheric mass number between 3-7, and calibrate with langly principle; Indoor calibration: standard light source.  &amp; emsp; Factors affecting CE318 data accuracy: local atmospheric pressure, instrument calibration parameters and various conversion factors.  （ 1) During the calculation of preprocessed data, the atmospheric pressure is obtained by using the empirical relationship between atmospheric pressure and elevation, which is mostly inconsistent with the reality. Therefore, in order to obtain accurate inversion results, synchronous meteorological station data is required;  （ 2) The error of instrument calibration data causes the systematic error of inversion results, so it is necessary to organize field calibration or instrument indoor calibration;  （ 3) The inversion of aerosol optical thickness and water vapor content in water vapor channel requires various conversion factors. The conversion factors are empirical parameters, and their practicability needs to be further verified. Outdoor calibration: under the condition of stable atmospheric parameters, obtain the measurement data with atmospheric mass number between 3-7, and calibrate with langly principle; Indoor calibration: standard light source.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/20-2008/07/11</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/20-2008/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 花寨子荒漠加密观测区, 中游干旱区水文试验区, 盈科绿洲加密观测区, 张掖市加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis and intensive observation area of Zhangye City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:txt,word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气溶胶, 气溶胶光学深度/厚度, 红外广角双模式成像仪WiDAS, 太阳分光光度计, 大气水汽, 地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Aerosol, aerosol optical depth / thickness, infrared wide-angle dual-mode imager, widas, solar spectrophotometer, atmospheric water vapor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  张掖市加密观测区,  盈科绿洲加密观测区,  中游干旱区水文试验区,  花寨子荒漠加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Intensive observation area in Zhangye City,  Infill observation in Yingke Oasis,  Hydrological experimental area in the middle reaches of arid area,  Intensive observation area of huazhaizi desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维 </w:t>
+        <w:t xml:space="preserve">contributors:Zhou Mengwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维  </w:t>
+        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周梦维. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区太阳分光光度计观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1807.</w:t>
+        <w:t xml:space="preserve">Zhou Mengwei. Joint experiment of Heihe comprehensive remote sensing: observation data set of solar spectrophotometer in dense observation area of Yingke oasis and huazhaizi desert. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1807.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Ying, Xue Yong, Li Yingjie, Guang Jie, Mei Linlu, Xu Hui, Ai Jianwen. Prior knowledge-supported aerosol optical depth retrieval over land surfaces at 500 m spatial resolution with MODIS data[J]. International Journal of Remote Sensing, 2012, 33, (3). 刘艳, 王锦地, 周红敏, 薛华柱. 黑河中游试验区不同分辨率LAI数据处理、分析和尺度转换[J]. 遥感技术与应用, 2010, 25, (06): 805-813. 康国婷, 阎广建, 任华忠, 王颢星, 钱永刚. 田块尺度作物辐射温度获取方法对比研究[J]. 地球科学进展, 2009, 24, (07): 784-792. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">