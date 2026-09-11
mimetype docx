--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joint experiment of Heihe comprehensive remote sensing: observation data set of solar spectrophotometer in dense observation area of Yingke oasis and huazhaizi desert</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区太阳分光光度计观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1787.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Joint experiment of Heihe comprehensive remote sensing: observation data set of solar spectrophotometer in dense observation area of Yingke oasis and huazhaizi desert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1807</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1787.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1807</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Widas (wide angle infrared dual-mode line / area array) was obtained by CE318 solar spectrophotometer in Yingke oasis and huazhaizi desert intensive observation area Scanner, omis-2, TM, aster, Chris and Hyperion, as well as conventional observation of atmospheric parameters provide important atmospheric parameters for atmospheric correction of various remote sensing images and ground measurement data. The original data is stored in CE318 special file format. K7 and can be opened by astpwin software. The preprocessing file includes the retrieval of optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass involved in the calculation. Data preprocessing result file includes two parts: data processing description and data processing result. The former introduces the basic principle of data processing, while the latter gives the results of data processing, including "geometric position and total optical thickness of each channel" and "Rayleigh scattering and aerosol optical thickness of each channel". </w:t>
+        <w:t xml:space="preserve">  对红外温度数据做了定标；原纪录中A样区的红外温度计编号为冯磊-#3，缺少对应的标定系数，因此无法进行红外温度定标；B样区的航带10没有数据记录；C样区的航带8数据的line7和120m样方数据的line5没有记录结束时间。   在盈科绿洲与花寨子荒漠加密观测区利用CE318太阳分光光度计获得了红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）飞行、成像光谱仪OMIS-2飞行同步，TM、ASTER、CHRIS和Hyperion等卫星同步、以及常规观测的大气参数数据，为进行各个遥感影像和地面测量数据的大气纠正提供重要大气参数。   测量内容：CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞丽散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量。根据需要，其数据可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。   试验仪器：采用了北京师范大学和中科院遥感所CE318各一台，其中北京师范大学CE318，可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量；中科院遥感所CE318一台，可提供1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm共9个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   测量时间：两台仪器在盈科绿洲与花寨子荒漠加密观测区、张掖市加密观测区共进行了15天24次观测，时间分别为：2008-05-20，2008-05-23，2008-05-25，2008-05-27，2008-06-04，2008-06-06，2008-06-16，2008-06-20，2008-06-22，2008-06-23，2008-06-27，2008-06-29，2008-07-01，2008-07-07，2008-07-11，并与红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行、成像光谱仪OMIS-2航空飞行同步，TM、ASTER、CHRIS和Hyperion等卫星进行了同步观测。   数据处理：影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。 （1）预处理数据在运算过程中，大气压采用了大气压与高程经验关系获得，大部分与实际不符，因此，要得到精确的反演结果，需要同步的气象站数据； （2）仪器定标数据的误差引起反演结果的系统误差，需要组织进行野外定标或者仪器室内定标； （3）在反演水汽通道的气溶胶光学厚度以及水汽含量时需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。 室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标； 室内定标：标准光源。   数据内容：   （1） 原始数据以CE318特有文件格式.k7存储，可用ASTPWin软件打开，同时附带说明文件ReadMe.txt。    （2） 预处理文件：包括利用原始数据反演获得光学厚度、瑞丽散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。数据预处理结果文件包括两部分：数据处理说明和数据处理结果。前者介绍数据处理的基本原理；后者给出了数据的处理结果，包括“几何位置与各个通道总的光学厚度”和“各个通道的瑞利散射和气溶胶光学厚度”两小部分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The infrared temperature data are calibrated; In the original record, the number of infrared thermometer in sample a area is Feng Lei -#3, which lacks the corresponding calibration coefficient, so the infrared temperature calibration cannot be carried out; There is no data record for flight belt 10 in sample area B; The end time is not recorded in line7 of flight belt 8 data and line5 of 120m quadrat data in sample area C.   CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through the direct solar radiation measurement data. The water vapor content of atmospheric gas column can be obtained from the 936nm measurement data of water vapor channel. According to the needs, the data can obtain various parameters at 550nm, so as to obtain horizontal visibility with the help of software such as MODTRAN or 6S   Test instrument: one CE318 of Beijing Normal University and one CE318 of Institute of remote sensing of Chinese Academy of sciences are adopted. Among them, CE318 of Beijing Normal University can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of atmospheric column can be retrieved by using 936nm measurement data; CE318, Institute of remote sensing, Chinese Academy of Sciences, can provide the optical thickness of 9 bands: 1640nm, 1020nm, 936nm, 870nm, 670nm, 550nm, 440nm, 380nm and 340nm, and can retrieve the water vapor content of the atmospheric column using 936nm measurement data   Measurement time: the two instruments carried out 24 observations in 15 days in Yingke oasis and huazhaizi desert intensive observation area and Zhangye intensive observation area, respectively: 2008-05-202008-05-232008-05-252008-05-272008-06-042008-06-062008-06-162008-06-202008-06-222008-06-232008-06-272008-06-292008-07-01, 2008-07-072008-07-11, It was synchronized with the wide-angle infrared dual-mode line / area array scanner (widas), imaging spectrometer omis-2, TM, aster, Chris, Hyperion and other satellites.</w:t>
+        <w:t xml:space="preserve">  对红外温度数据做了定标；原纪录中A样区的红外温度计编号为冯磊-#3，缺少对应的标定系数，因此无法进行红外温度定标；B样区的航带10没有数据记录；C样区的航带8数据的line7和120m样方数据的line5没有记录结束时间。   CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞丽散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量。根据需要，其数据可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。   试验仪器：采用了北京师范大学和中科院遥感所CE318各一台，其中北京师范大学CE318，可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量；中科院遥感所CE318一台，可提供1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm共9个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   测量时间：两台仪器在盈科绿洲与花寨子荒漠加密观测区、张掖市加密观测区共进行了15天24次观测，时间分别为：2008-05-20，2008-05-23，2008-05-25，2008-05-27，2008-06-04，2008-06-06，2008-06-16，2008-06-20，2008-06-22，2008-06-23，2008-06-27，2008-06-29，2008-07-01，2008-07-07，2008-07-11，并与红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行、成像光谱仪OMIS-2航空飞行同步，TM、ASTER、CHRIS和Hyperion等卫星进行了同步观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Factors affecting CE318 data accuracy: local atmospheric pressure, instrument calibration parameters and various conversion factors （ 1) During the calculation of preprocessed data, the atmospheric pressure is obtained by using the empirical relationship between atmospheric pressure and elevation, which is mostly inconsistent with the reality. Therefore, in order to obtain accurate inversion results, synchronous meteorological station data is required;  （ 2) The error of instrument calibration data causes the systematic error of inversion results, so it is necessary to organize field calibration or instrument indoor calibration;  （ 3) The inversion of aerosol optical thickness and water vapor content in water vapor channel requires various conversion factors. The conversion factors are empirical parameters, and their practicability needs to be further verified. Outdoor calibration: under the condition of stable atmospheric parameters, obtain the measurement data with atmospheric mass number between 3-7, and calibrate with langly principle; Indoor calibration: standard light source.  &amp; emsp; Factors affecting CE318 data accuracy: local atmospheric pressure, instrument calibration parameters and various conversion factors.  （ 1) During the calculation of preprocessed data, the atmospheric pressure is obtained by using the empirical relationship between atmospheric pressure and elevation, which is mostly inconsistent with the reality. Therefore, in order to obtain accurate inversion results, synchronous meteorological station data is required;  （ 2) The error of instrument calibration data causes the systematic error of inversion results, so it is necessary to organize field calibration or instrument indoor calibration;  （ 3) The inversion of aerosol optical thickness and water vapor content in water vapor channel requires various conversion factors. The conversion factors are empirical parameters, and their practicability needs to be further verified. Outdoor calibration: under the condition of stable atmospheric parameters, obtain the measurement data with atmospheric mass number between 3-7, and calibrate with langly principle; Indoor calibration: standard light source.</w:t>
+        <w:t xml:space="preserve">影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。   （1）预处理数据在运算过程中，大气压采用了大气压与高程经验关系获得，大部分与实际不符，因此，要得到精确的反演结果，需要同步的气象站数据；   （2）仪器定标数据的误差引起反演结果的系统误差，需要组织进行野外定标或者仪器室内定标；   （3）在反演水汽通道的气溶胶光学厚度以及水汽含量时需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。 室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标； 室内定标：标准光源。   影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。   （1）预处理数据在运算过程中，大气压采用了大气压与高程经验关系获得，大部分与实际不符，因此，要得到精确的反演结果，需要同步的气象站数据；   （2）仪器定标数据的误差引起反演结果的系统误差，需要组织进行野外定标或者仪器室内定标；   （3）在反演水汽通道的气溶胶光学厚度以及水汽含量时需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。 室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标； 室内定标：标准光源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/20-2008/07/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/20-2008/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis and intensive observation area of Zhangye City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 花寨子荒漠加密观测区, 中游干旱区水文试验区, 盈科绿洲加密观测区, 张掖市加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt,word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerosol, aerosol optical depth / thickness, infrared wide-angle dual-mode imager, widas, solar spectrophotometer, atmospheric water vapor</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气溶胶, 气溶胶光学深度/厚度, 红外广角双模式成像仪WiDAS, 太阳分光光度计, 大气水汽, 地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Intensive observation area in Zhangye City,  Infill observation in Yingke Oasis,  Hydrological experimental area in the middle reaches of arid area,  Intensive observation area of huazhaizi desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  张掖市加密观测区,  盈科绿洲加密观测区,  中游干旱区水文试验区,  花寨子荒漠加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,585 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhou Mengwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhou Mengwei. Joint experiment of Heihe comprehensive remote sensing: observation data set of solar spectrophotometer in dense observation area of Yingke oasis and huazhaizi desert. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1807.</w:t>
+        <w:t xml:space="preserve">周梦维. 黑河综合遥感联合试验：盈科绿洲与花寨子荒漠加密观测区太阳分光光度计观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1807.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Ying, Xue Yong, Li Yingjie, Guang Jie, Mei Linlu, Xu Hui, Ai Jianwen. Prior knowledge-supported aerosol optical depth retrieval over land surfaces at 500 m spatial resolution with MODIS data[J]. International Journal of Remote Sensing, 2012, 33, (3). 刘艳, 王锦地, 周红敏, 薛华柱. 黑河中游试验区不同分辨率LAI数据处理、分析和尺度转换[J]. 遥感技术与应用, 2010, 25, (06): 805-813. 康国婷, 阎广建, 任华忠, 王颢星, 钱永刚. 田块尺度作物辐射温度获取方法对比研究[J]. 地球科学进展, 2009, 24, (07): 784-792. </w:t>
+        <w:t xml:space="preserve">Wang Ying, Xue Yong, Li Yingjie, Guang Jie, Mei Linlu, Xu Hui, Ai Jianwen. Prior knowledge-supported aerosol optical depth retrieval over land surfaces at 500 m spatial resolution with MODIS data[J]. International Journal of Remote Sensing, 2012, 33(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>