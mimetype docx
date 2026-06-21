--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游盈科绿洲与花寨子荒漠机载PLMR地面同步观测数据集（2012年7月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River Basin: Airborne plmr ground synchronous observation data set of Yingke oasis and huazhaizi desert in the middle reaches of Heihe River Basin (July 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River Basin: Airborne plmr ground synchronous observation data set of Yingke oasis and huazhaizi desert in the middle reaches of Heihe River Basin (July 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3562.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3562.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1615</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年7月7日在盈科绿洲与花寨子荒漠PLMR样方进行了机载飞行地面同步观测。本地面同步数据集可为发展和验证被动微波遥感反演土壤水分算法提供基本地面数据集。   本数据集包括土壤水分观测和植被观测两部分，前者保存数据格式为矢量文件，空间位置即为各采样点位置（WGS84+UTM 47N），土壤水分等测量信息记录在属性文件中；植被采样信息记录在EXCEL表格中。   2012年7月10日在盈科绿洲与花寨子荒漠PLMR样方进行了机载飞行地面同步观测。本地面同步数据集可为发展和验证被动微波遥感反演土壤水分算法提供基本地面数据集。   本数据集包括土壤水分观测和植被观测两部分，前者保存数据格式为矢量文件，空间位置即为各采样点位置（WGS84+UTM 47N），土壤水分等测量信息记录在属性文件中。</w:t>
+        <w:t xml:space="preserve">On July 7, 2012, airborne flight ground synchronous observation was carried out in Yingke oasis and huazhaizi desert plmr quadrat. The local surface synchronous data set can provide a basic ground data set for the development and verification of passive microwave remote sensing soil moisture retrieval algorithm. This data set includes two parts: soil moisture observation and vegetation observation. The former saves data in vector file, the spatial location is the location of each sampling point (WGS84 + UTM 47N), and the measurement information such as soil moisture is recorded in the attribute file; Vegetation sampling information is recorded in Excel table. On July 10, 2012, airborne flight ground synchronous observation was carried out in Yingke oasis and huazhaizi desert plmr quadrat. The local surface synchronous data set can provide a basic ground data set for the development and verification of passive microwave remote sensing soil moisture retrieval algorithm. This data set includes two parts: soil moisture observation and vegetation observation. The former saves data in vector file, the spatial location is the location of each sampling point (WGS84 + UTM 47N), and the measurement information such as soil moisture is recorded in the attribute file </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  PLMR（Polarimetric L-band Multibeam Radiometer）是双极化（H/V）的L波段微波辐射计，中心频率1.413 GHz，带宽24 MHz，分辨率1 km （相对航高3 km），有6个beam同时观测，入射角为±7º，±21.5º，±38.5º，灵敏度&lt;1K。飞行主要覆盖中游人工绿洲生态水文试验区。</w:t>
+        <w:t xml:space="preserve">   Plmr (polarimetric L-band multibeam radiometer) is a dual polarization (H / V) L-band microwave radiometer with center frequency of 1.413 GHz, bandwidth of 24 MHz, resolution of 1 km (relative altitude of 3 km), simultaneous observation of 6 beams, incident angle of ± 7 º, ± 21.5 º, ± 38.5 º, sensitivity &amp; lt; 1K。 The flight mainly covers the ecological and hydrological test area of artificial oasis in the middle reaches</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  样方及采样策略：   观测区位于张掖绿洲南缘-安阳滩荒漠过渡带，张（张掖）-大（大满）公路西侧，南北跨龙渠干渠，分为两部分，西南方向为1 km×1 km的荒漠样方，由于荒漠较为均质，在此1 km样方内采集5个点（四周各1点及中心点，实际测量过程中，可在沿路行走过程中多测几个点）的土壤水分，四个角点除对角线方向外，互相间隔600 m，西南角角点为花寨子荒漠站，便于与气象站数据比较。在东北侧，选择了面积1.6 km×1.6 km的大样方针对绿洲下垫面开展同步观测。样方的选择依据主要是考虑地表覆盖代表性、尽量避开民居和大棚、穿越绿洲农田以及南边的部分荒漠、可达性、观测（路途消耗）时间，以期获得与PLMR观测的亮度温度的比较。   考虑到PLMR观测的分辨率，同步观测中，东西方向以160 m为间隔，采集了11条样线（东西分布），每条线80 m间隔共21个点（南北方向），使用4台Hydraprobe Data Acquisition System （HDAS，参考文献2）同时测量。   测量内容：   获取了样方上约230个点，每个点2次观测，即对覆膜玉米地，在每个采样点进行2次观测，1次膜内（数据记录中标记为a），1次膜外（数据记录中标记为b）。由于HDAS系统采用POGO便携式土壤传感器，观测获得土壤温度、土壤水分（体积含水量）、损耗正切、土壤电导率、土壤复介电实部及虚部。植被参数观测选择在一些具有代表性的土壤水分采样点开展，完成了株高和生物量（植被含水量）的测量。</w:t>
+        <w:t xml:space="preserve">   Quadrat and sampling strategy:    The observation area is located in the south edge of Zhangye Oasis anyangtan desert transition zone and the west side of Zhang (Zhangye) - Da (Daman) highway. It crosses Longqu trunk canal from north to South and is divided into two parts, 1 km in the southwest × For the 1km desert quadrat, because the desert is relatively homogeneous, the soil moisture of 5 points (1 point around and the center point. In the actual measurement process, several more points can be measured during walking along the road). The four corners are separated by 600m except the diagonal direction. The southwest corner is huazhaizi desert station, which is convenient for comparison with the data of meteorological station. On the northeast side, an area of 1.6 km was selected × Synchronous observation was carried out on the underlying surface of the oasis according to the 1.6 km large sample policy. The selection basis of quadrat is mainly to consider the representativeness of surface coverage, avoid residential houses and greenhouses as far as possible, cross oasis farmland and some deserts in the south, accessibility and observation (road consumption) time, so as to obtain the comparison with the brightness temperature observed by plmr.    Considering the resolution of plmr observation, in synchronous observation, 11 sample lines (east-west distribution) are collected at an interval of 160 m in the east-west direction, with a total of 21 points (north-south direction) at an interval of 80 m in each line. Four hydroprobe data acquisition systems (HDAS, ref. 2) are used for simultaneous measurement.    Measurement content:    About 230 points on the quadrat were obtained, and each point was observed twice, that is, for the film covered corn field, twice were observed at each sampling point, once inside the film (marked as a in the data record) and once outside the film (marked as B in the data record). Because the HDAS system adopts pogo portable soil sensor, the soil temperature, soil moisture (volume moisture content), loss tangent, soil conductivity, real and imaginary parts of soil complex dielectric are observed and obtained. Vegetation parameter observation was carried out at some representative soil water sampling points, and the plant height and biomass (vegetation water content) were measured</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/07/07-2012/07/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/07/07-2012/07/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域，中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">14.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:14.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地面同步观测, 亮度温度, 机载微波辐射计, 土壤水分</w:t>
+        <w:t xml:space="preserve">Theme:Ground synchronous observation, Brightness temperature, Airborne microwave radiometer, soil moisture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果 </w:t>
+        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果  </w:t>
+        <w:t xml:space="preserve">author:Wang shuguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo , Wang shuguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王树果. 黑河生态水文遥感试验：黑河流域中游盈科绿洲与花寨子荒漠机载PLMR地面同步观测数据集（2012年7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1615.</w:t>
+        <w:t xml:space="preserve">Wang shuguo. Remote sensing experiment of ecological hydrology in Heihe River Basin: Airborne plmr ground synchronous observation data set of Yingke oasis and huazhaizi desert in the middle reaches of Heihe River Basin (July 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1615.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>