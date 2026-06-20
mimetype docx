--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014年黑河流域上游葫芦沟流域监测河流断面流量数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring river section discharge data of hulugou small watershed in 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring river section discharge data of hulugou small watershed in 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3070.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3070.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1827</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2014年黑河流域上游葫芦沟流域监测河流断面流量数据，2014年7月24~2014年9月11日葫芦沟小流域二号集水区出口河水流量数据。内含一个表格数据，主要监测指标为时间和流量（m³/S），主要监测时间段为2014年7.14 1:00-23：00，7.15 0：00-23：00，至2014年9.5 1:00-7:00，无测量值显示为0，前期监测时间较全后期时间相对缩短。</w:t>
+        <w:t xml:space="preserve">This data is the monitoring river section flow data of hulugou watershed in the upper reaches of Heihe River Basin in 2014, and the outlet river flow data of hulugou watershed No.2 catchment from July 24, 2014 to September 11, 2014. It contains a table data, and the main monitoring indicators are time and flow (m3 / s). The main monitoring time periods are 7.14 1:00-23:00, 7.15 0:00-23:00 in 2014, and 9.5 1:00-7:00 in 2014. No measured value is 0. The monitoring time in the early stage is relatively shorter than that in the later stage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">河水流量监测断面坐标位于二号集水区出口，红墙附近，坐标为99°52′58.40″E,38°14′36.85″N。</w:t>
+        <w:t xml:space="preserve">The coordinates of river flow monitoring section are 99 ° 52 ′ 58.40 ″ E and 38 ° 14 ′ 36.85 ″ n, which are located near the red wall at the outlet of No.2 catchment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器测量，人工校准。</w:t>
+        <w:t xml:space="preserve">Instrument measurement, manual calibration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/07/24-2014/09/11</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/07/24-2014/09/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域上游葫芦沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hulugou basin in the upper reaches of Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">45.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:45.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河流断面，流量，水文测量</w:t>
+        <w:t xml:space="preserve">Theme:River section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">葫芦沟,  黑河上游,  中科院寒旱所生态水文试验研究站 </w:t>
+        <w:t xml:space="preserve">Place:Hulugou,  Upper reaches of Heihe River,  Eco hydrological experimental station of Institute of cold and drought </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马瑞 </w:t>
+        <w:t xml:space="preserve">contributors:Ma Rui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马瑞  </w:t>
+        <w:t xml:space="preserve">author:Ma Rui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma Rui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马瑞. 2014年黑河流域上游葫芦沟流域监测河流断面流量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1827.</w:t>
+        <w:t xml:space="preserve">Ma Rui. Monitoring river section discharge data of hulugou small watershed in 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1827.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>