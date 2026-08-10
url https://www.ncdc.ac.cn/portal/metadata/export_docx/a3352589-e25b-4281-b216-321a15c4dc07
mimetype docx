--- v0 (2026-05-09)
+++ v1 (2026-08-10)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">绥满高速兴安岭隧道围岩温度场监测数据集（2020年9月-2020年12月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring dataset of surrounding rock temperature field of Xing'anling Tunnel on Suiman Expressway (September 2020 December 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring dataset of surrounding rock temperature field of Xing'anling Tunnel on Suiman Expressway (September 2020 December 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2764.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2764.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2764.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集仅涉及绥满高速兴安岭隧道温度场监测数据。主要包括监测断面的围岩温度变化数据。数据集的时间范围为：从2020年9月至2020年12月。监测过程中采用Pt100A型的温度传感器及哈工大自制配套设备（测温杆和测温机箱），对于进口的Pt100A型温度传感器芯片，其精度高达0.02 ℃。另外，每个监测断面需要安装无线网桥，数据通过无线网桥传输至隧道洞口设置的4G路由，通过4G信号实现无线传输。无线网桥是连接无线网络的桥梁，通过无线桥接的方式将两个距离较远的网络连接起来，近几年常用来代替光纤、网线，甚至用于几公里、几十公里的网络数据传输。无线网桥的工作原理是通过指定频段的微波发送与接收进行无线桥接，因为微波传输是直线传播的，因此使用无线网桥时一定要确保传输路径中没有阻挡物，其常见的工作频段有2.4GHz和5.8GHz。</w:t>
+        <w:t xml:space="preserve">This dataset only involves temperature field monitoring data of Xing'anling Tunnel on Suiman Expressway. Mainly includes monitoring the temperature changes of the surrounding rock at the cross-section. The time range of the dataset is from September 2020 to December 2020. During the monitoring process, Pt100A temperature sensors and self-made supporting equipment from Harbin Institute of Technology (temperature measuring rod and temperature measuring chassis) were used. For the imported Pt100A temperature sensor chip, its accuracy can reach up to 0.02 ℃. In addition, each monitoring section needs to be equipped with a wireless bridge, and data is transmitted to the 4G router set at the tunnel entrance through the wireless bridge, achieving wireless transmission through 4G signals. Wireless bridge is a bridge that connects wireless networks, connecting two distant networks through wireless bridging. In recent years, it has been commonly used to replace fiber optic cables and network cables, and even for network data transmission of several kilometers or tens of kilometers. The working principle of a wireless bridge is to use microwave transmission and reception in a designated frequency band for wireless bridging. Since microwave transmission is linear, it is important to ensure that there are no obstacles in the transmission path when using a wireless bridge. The common operating frequency bands are 2.4GHz and 5.8GHz. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集共产生近1000组数据，内容涉及到隧道围岩右侧衬砌监测的温度数据。在3种工况不同时间下隧道各测点温度随监测深度的变化曲线中，第1行为各工况的编号。第2行为各工况的监测时间。从第3行至最后一行即为各温度传感器测得的该处实时的温度数据。监测断面及监测点布置。第1列为每组温度数据的监测位置。第2列至第7列分别为工况1在第1、6、12、24、50以及90天时的温度监测数据。第8列至第13列分别为工况2在第1、6、12、24、50以及90天时的温度监测数据。第14列至第19列分别为工况3在第1、6、12、24、50以及90天时的温度监测数据。在3种工况下右边墙衬砌外侧温度随时间变化曲线中，第1行为监测温度。第2行为各工况的编号。从第3行至最后一行为各温度传感器不同时间测得的实时温度数据。第1列为各工况的监测时间。第2列至第4列分别为3中工况在不同时间下的温度监测数据。</w:t>
+        <w:t xml:space="preserve">    This dataset generates nearly 1000 sets of data, which involve temperature data monitoring of the lining on the right side of the tunnel surrounding rock. In the temperature variation curves of each measuring point in the tunnel with monitoring depth under three different working conditions at different times, the first line represents the number of each working condition. The second line is the monitoring time for each working condition. The real-time temperature data measured by each temperature sensor is from the third to the last line. Layout of monitoring sections and monitoring points. The first column is the monitoring location for each set of temperature data. The second to seventh columns are the temperature monitoring data for operating condition 1 on days 1, 6, 12, 24, 50, and 90, respectively. The temperature monitoring data for working condition 2 on days 1, 6, 12, 24, 50, and 90 are shown in columns 8 to 13, respectively. The temperature monitoring data for working condition 3 on days 1, 6, 12, 24, 50, and 90 are shown in columns 14 to 19, respectively. In the temperature variation curve of the outer side of the right wall lining over time under three working conditions, the first line is the monitored temperature. The second line is the numbering of each operating condition. The real-time temperature data measured by each temperature sensor at different times from the third to the last row. The first column shows the monitoring time for each operating condition. The second to fourth columns are the temperature monitoring data of three operating conditions at different times.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测监测。</w:t>
+        <w:t xml:space="preserve">    Observation and monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/09/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/09/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">绥满高速兴安岭隧道围岩温度场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Surrounding rock temperature field of Xing'anling Tunnel on Sui Man Expressway </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">围岩温度变化, 监测断面, 监测深度</w:t>
+        <w:t xml:space="preserve">Theme:Surrounding rock temperature change, monitoring section, monitoring depth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">绥满高速兴安岭隧道 </w:t>
+        <w:t xml:space="preserve">Place:Xing'anling Tunnel of Suiyuan Manchurian Expressway </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">白瑞强 </w:t>
+        <w:t xml:space="preserve">contributors:bai ruiqiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">白瑞强  </w:t>
+        <w:t xml:space="preserve">author:bai ruiqiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:bai ruiqiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">白瑞强. 绥满高速兴安岭隧道围岩温度场监测数据集（2020年9月-2020年12月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2764.2023.</w:t>
+        <w:t xml:space="preserve">bai ruiqiang. Monitoring dataset of surrounding rock temperature field of Xing'anling Tunnel on Suiman Expressway (September 2020 December 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2764.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>