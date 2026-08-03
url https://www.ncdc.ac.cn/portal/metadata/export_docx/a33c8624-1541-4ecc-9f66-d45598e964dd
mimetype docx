--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -2,1280 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山地区MODIS MOD13A2 归一化植被指数（NDVI）数据集（2000-2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MODIS MOD13A2 Normalized Difference Vegetation Index (NDVI) Dataset for Qilian Mountains Region (2000-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MODIS MOD13A2 Normalized Difference Vegetation Index (NDVI) Dataset for Qilian Mountains Region (2000-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db0003.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db0003.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.qlsst.2020.12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于MODIS MOD13A2.005 NDVI数据集，将覆盖祁连山地区的分幅影像，利用MRT工具及Python语言代码，进行批量拼接、投影转换、裁剪等处理，生成2000-2015年祁连山地区MODIS MOD13A2 NDVI数据。本数据集空间分辨率为1 km，时间分辨率为16天。</w:t>
+        <w:t xml:space="preserve">Based on the MODIS MOD13A2.005 NDVI dataset, the segmented images covering the Qilian Mountains region were processed using MRT tools and Python language code for batch stitching, projection conversion, cropping, etc., to generate MODIS MOD13A2 NDVI data for the Qilian Mountains region from 2000 to 2015. The spatial resolution of this dataset is 1 km, and the temporal resolution is 16 days. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集的数据源为MOD13A2.v005 版本数据，涉及分幅影像网格为h25v04、h25v04和h26v05，空间分辩率为1 km，每16天合成。</w:t>
+        <w:t xml:space="preserve">The data source of this dataset is MOD13A2-v005 version data, involving segmented image grids of h25v04, h25v04, and h26v05, with a spatial resolution of 1 km, synthesized every 16 days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1）试运行MRT工具，生成MOD13A2 NDVI数据拼接和投影转换的prm文件，输出投影为albers投影（25, 47, 105, WGS_1984, False_Easting: 4000000），空间分辨率为1000 m。 （2）利用MATLAB 语言程序生成调用MRT工具的批处理文件，并运行； （3）利用祁连山地矢量边界，采用Python批量裁剪等步骤，最后采用GeoTIFF格式输出保存。</w:t>
+        <w:t xml:space="preserve">(1) Trial run the MRT tool to generate prm files for MOD13A2 NDVI data stitching and projection conversion, and output the projection as albers projection (25, 47, 105, WGS1984, False'Esting: 4000000) with a spatial resolution of 1000 m. (2) Generate a batch file using MATLAB language program to call the MRT tool and run it; (3) Utilize the vector boundary of Qilian Mountains, use Python batch cropping and other steps, and finally output and save in GeoTIFF format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集与源数据集MODIS MOD13A2.005质量一致。数据有效范围-2000 to 10000，放缩因子为0.0001，填充值为-3000。</w:t>
+        <w:t xml:space="preserve">This dataset has the same quality as the source dataset MODIS MOD13A2.005. The effective range of data is -2000 to 10000, the scaling factor is 0.0001, and the fill value is -3000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/02/28-2015/06/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/02/28-2015/06/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海祁连山地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountains region in Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1040.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1040.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5993.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">153.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:153.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster/GeoTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据时间分辨率：</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">NDVI, 祁连山, 生态遥感, MOD13A2, MODIS</w:t>
+        <w:t xml:space="preserve">Theme:NDVI, Qilian Mountains, Ecological remote sensing, MOD13A2, MODIS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山地区 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountain Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,818 +1276,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张成琦</w:t>
+        <w:t xml:space="preserve">contacts:Zhang Chengqi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967575</w:t>
+        <w:t xml:space="preserve">phone:0931-4967575</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">chengqizhang@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:chengqizhang@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张举涛,  张成琦,  冯起 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Jutao,  Zhang Chengqi,  FENG Qi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张举涛  </w:t>
+        <w:t xml:space="preserve">author:Zhang Jutao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Chengqi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:Y719H71011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山生态环境质量评价专题服务</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name: Special service of Qilian mountain ecological environment quality assessment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张举涛,张成琦,冯起. 祁连山地区MODIS MOD13A2 归一化植被指数（NDVI）数据集（2000-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.2020.12.</w:t>
+        <w:t xml:space="preserve">Zhang Jutao, Zhang Chengqi, FENG Qi. MODIS MOD13A2 Normalized Difference Vegetation Index (NDVI) Dataset for Qilian Mountains Region (2000-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.2020.12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>