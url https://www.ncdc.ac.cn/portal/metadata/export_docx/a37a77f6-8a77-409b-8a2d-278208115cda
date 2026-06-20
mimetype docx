--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省水资源统计数据集（2001-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province Water Resources Statistical Dataset (2001-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province Water Resources Statistical Dataset (2001-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3976.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3976.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3976.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收集了甘肃省主要水文站月/年径流量；水资源总量；地表水资源量；地下水资源量；主要流域分区地表水资源量；分区年降水量等数据。   数据存储格式为：Excel。</w:t>
+        <w:t xml:space="preserve">This dataset collects monthly/annual runoff from major hydrological stations in Gansu Province; Total amount of water resources; Surface water resources; Groundwater resource quantity; Surface water resources in the main watershed areas; Data on annual precipitation in different regions. The data storage format is Excel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于《甘肃省水资源公报》。</w:t>
+        <w:t xml:space="preserve">    The data is sourced from the Gansu Provincial Water Resources Bulletin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理数据并摘录。</w:t>
+        <w:t xml:space="preserve">    Manually collect and organize data and extract it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证。</w:t>
+        <w:t xml:space="preserve">    Manually organized and verified through verification and cross validation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省主要水文站月, 年径流量, 水资源总量, 地表水资源量</w:t>
+        <w:t xml:space="preserve">Theme:Monthly and annual runoff of major hydrological stations in Gansu Province, total water resources, surface water resources, and surface water resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 甘肃省水资源统计数据集（2001-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3976.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Gansu Province Water Resources Statistical Dataset (2001-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3976.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>